--- v0 (2025-12-18)
+++ v1 (2026-04-01)
@@ -704,63 +704,53 @@
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>progettista_pec</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>] [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>progettista_</w:t>
-[...8 lines deleted...]
-        <w:t>email</w:t>
+        <w:t>progettista_email</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006C584C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70927441" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="00CB0793" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D82E616" w14:textId="77777777" w:rsidR="00CB0793" w:rsidRPr="00CB0793" w:rsidRDefault="00CB0793" w:rsidP="00CB0793">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -897,171 +887,105 @@
         <w:overflowPunct w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>elenco_</w:t>
-[...26 lines deleted...]
-        <w:t>via;block</w:t>
+        <w:t>elenco_civici.civico_via;block</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tbs:listitem</w:t>
-      </w:r>
-[...35 lines deleted...]
-        <w:t>_civico</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>] [</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>elenco_</w:t>
+        <w:t>elenco_civici.civico_civico</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>civici.civico</w:t>
+        <w:t>] [</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>_interno</w:t>
+        <w:t>elenco_civici.civico_interno</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CB0793">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3579B55C" w14:textId="77777777" w:rsidR="00CB0793" w:rsidRPr="00CB0793" w:rsidRDefault="00CB0793" w:rsidP="00CB0793">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="192F652A" w14:textId="6A0C64F5" w:rsidR="00CB0793" w:rsidRPr="00CB0793" w:rsidRDefault="00CB0793" w:rsidP="00CB0793">
       <w:pPr>
         <w:rPr>
@@ -1194,86 +1118,73 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>elenco_nct.nct_</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>elenco_nct.nct_sezione;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>sezione;block</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>tbs:row</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1635" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="62B244A4" w14:textId="77777777" w:rsidR="00CB0793" w:rsidRPr="00CB0793" w:rsidRDefault="00CB0793" w:rsidP="00424A19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US"/>
@@ -1523,83 +1434,71 @@
           <w:p w14:paraId="6E4B279B" w14:textId="77777777" w:rsidR="00CB0793" w:rsidRPr="00CB0793" w:rsidRDefault="00CB0793" w:rsidP="00424A19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>elenco_nceu.nceu_</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>elenco_nceu.nceu_sezione;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>sezione;block</w:t>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>=</w:t>
-[...8 lines deleted...]
-              </w:rPr>
               <w:t>tbs:row</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00CB0793">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1185" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="543B49C9" w14:textId="77777777" w:rsidR="00CB0793" w:rsidRPr="00CB0793" w:rsidRDefault="00CB0793" w:rsidP="00424A19">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -1726,73 +1625,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1D7B137C" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="00AE46AB" w:rsidRDefault="00F00C7C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE46AB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il progettista, in qualità di tecnico asseverante, preso atto di assumere la qualità di persona esercente un servizio di pubblica necessità ai sensi degli articoli 359 e 481 del </w:t>
-[...21 lines deleted...]
-        <w:t xml:space="preserve">, consapevole che le dichiarazioni false, la falsità negli atti e l'uso di atti falsi comportano l'applicazione delle sanzioni penali previste dagli artt. 75 e 76 del d.P.R. n. 445/2000, sotto la propria responsabilità </w:t>
+        <w:t xml:space="preserve">Il progettista, in qualità di tecnico asseverante, preso atto di assumere la qualità di persona esercente un servizio di pubblica necessità ai sensi degli articoli 359 e 481 del Codice Penale, consapevole che le dichiarazioni false, la falsità negli atti e l'uso di atti falsi comportano l'applicazione delle sanzioni penali previste dagli artt. 75 e 76 del d.P.R. n. 445/2000, sotto la propria responsabilità </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15A73538" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AB16F86" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
       <w:pPr>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DICHIARA</w:t>
@@ -1997,220 +1874,183 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="345A556B" w14:textId="77777777" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X Intervento di nuova costruzione relativo a:</w:t>
+              <w:t>]='1']X Intervento di nuova costruzione relativo a:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="562" w:type="dxa"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8685"/>
             </w:tblGrid>
             <w:tr w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w14:paraId="72816A13" w14:textId="77777777" w:rsidTr="00CA59AA">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8985" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="088BB3E7" w14:textId="77777777" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00AF1D1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00AF1D1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>nuova_costruzione_opt.val;block</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="00AF1D1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00AF1D1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>tbs:row</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="00AF1D1B">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="69CF4DD7" w14:textId="77777777" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -2221,579 +2061,429 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="41618D2B" w14:textId="5453DB90" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA" w:rsidP="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X </w:t>
+              <w:t xml:space="preserve">]='2']X </w:t>
             </w:r>
             <w:r w:rsidR="000F1A04" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Interventi di ristrutturazione urbanistica (articolo 3 comma del d.P.R. n. 380/2001, Attività n. 18, Tabella A, Sez. II del d.lgs. n. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w14:paraId="5F228D4C" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5A8944D5" w14:textId="5EC40C75" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>]='3']</w:t>
+            </w:r>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="it-IT"/>
-[...27 lines deleted...]
-                <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>X</w:t>
             </w:r>
             <w:r w:rsidR="00290625" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0082189F" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interventi di ristrutturazione edilizia che portino ad un organismo edilizio in tutto o in parte diverso dal precedente e che comportino modifiche della volumetria complessiva degli edifici ovvero, limitatamente agli immobili compresi nelle zone omogenee A, comportante mutamenti della destinazione </w:t>
-[...17 lines deleted...]
-              <w:t>Art.10 d.P.R. 380/2001)</w:t>
+              <w:t>Interventi di ristrutturazione edilizia che portino ad un organismo edilizio in tutto o in parte diverso dal precedente e che comportino modifiche della volumetria complessiva degli edifici ovvero, limitatamente agli immobili compresi nelle zone omogenee A, comportante mutamenti della destinazione d’uso(Art.10 d.P.R. 380/2001)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w14:paraId="75E2EC8A" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B93885B" w14:textId="5BC69C6A" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'4']X</w:t>
+              <w:t>]='4']X</w:t>
             </w:r>
             <w:r w:rsidR="00290625" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C3665" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Interventi assoggettati a segnalazione certificata di inizio attività (SCIA), per i quali è facoltà dell’interessato richiedere il rilascio di permesso di costruire ai sensi dell’articolo 22 del d.P.R. 380</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w14:paraId="1DA0444F" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D99500A" w14:textId="797BE3B4" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'5']</w:t>
+              <w:t>]='5']</w:t>
             </w:r>
             <w:r w:rsidR="00290625" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">X </w:t>
             </w:r>
             <w:r w:rsidR="004C64AB" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">interventi di recupero dei sottotetti (art.2, comma 5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004C64AB" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2820,141 +2510,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="286958C7" w14:textId="59625B63" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'6']</w:t>
+              <w:t>]='6']</w:t>
             </w:r>
             <w:r w:rsidR="00290625" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">X </w:t>
             </w:r>
             <w:r w:rsidR="004C64AB" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">Interventi di ampliamento di edifici esistenti in deroga alla disciplina dei piani urbanistici (artt. 3 e 8 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="004C64AB" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2981,302 +2638,216 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="73956E63" w14:textId="63F91480" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'7']</w:t>
+              <w:t>]='7']</w:t>
             </w:r>
             <w:r w:rsidR="00290625" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">X </w:t>
             </w:r>
             <w:r w:rsidR="001179C2" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni </w:t>
-[...19 lines deleted...]
-              <w:t>Attività n. 37, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
+              <w:t>Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali.(Attività n. 37, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w14:paraId="25DB3853" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3B6ED481" w14:textId="64BE0024" w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w:rsidRDefault="00CA59AA">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'8']</w:t>
+              <w:t>]='8']</w:t>
             </w:r>
             <w:r w:rsidR="00290625" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">X </w:t>
             </w:r>
             <w:r w:rsidR="001179C2" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Varianti a permessi di costruire comportanti modifica della sagoma nel centro storico (Attività n. 38, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CA59AA" w:rsidRPr="00AF1D1B" w14:paraId="0A4B4601" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
@@ -3392,653 +2963,481 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="54F48AA1" w14:textId="3F8162F4" w:rsidR="007B5FA3" w:rsidRPr="00AF1D1B" w:rsidRDefault="007B5FA3">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'10']X</w:t>
+              <w:t>]='10']X</w:t>
             </w:r>
             <w:r w:rsidR="005C3665" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> Intervento comportante modificazioni</w:t>
             </w:r>
             <w:r w:rsidR="004C64AB" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="005C3665" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">della sagoma o della volumetria degli edifici o dei prospetti di immobili sottoposti a tutela ai sensi del Codice dei beni culturali e del paesaggio di cui al decreto legislativo 22 </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> 2004, n.42 (Art. 10 d.P.R. 380/2001 e s.m.)</w:t>
+              <w:t>della sagoma o della volumetria degli edifici o dei prospetti di immobili sottoposti a tutela ai sensi del Codice dei beni culturali e del paesaggio di cui al decreto legislativo 22 Gennaio 2004, n.42 (Art. 10 d.P.R. 380/2001 e s.m.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="46534BC8" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4BBA54C8" w14:textId="48B14818" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'11']X</w:t>
+              <w:t>]='11']X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Costruzione di manufatti edilizi fuori terra o interrati (art. 3 d.P.R. 380/2001)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="581FFE32" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="38CE29A2" w14:textId="56314796" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>]='1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>key</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve">']X Ampliamento di manufatti edilizi esistenti all'esterno della sagoma (Art. 3 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>]=</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>d.P.R</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>'1</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve"> 380/2001; Art. 14 </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve">']X Ampliamento di manufatti edilizi esistenti all'esterno della sagoma (Art. 3 </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>l.r</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>d.P.R</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Attività n. 9 e n. 11, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
+              <w:t>. 16/2008 ; Attività n. 9 e n. 11, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="5B955418" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4B000A3B" w14:textId="0E57296F" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1</w:t>
+              <w:t>]='1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">']X Sostituzione edilizia di edifici esistenti (art. 14 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -4065,671 +3464,486 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="256DDB6A" w14:textId="5F5CC19D" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'14']X Urbanizzazione primaria e secondaria realizzati da soggetti diversi dal Comune (Art. 3 d.P.R. 380/2001; Attività n. 12, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
+              <w:t>]='14']X Urbanizzazione primaria e secondaria realizzati da soggetti diversi dal Comune (Art. 3 d.P.R. 380/2001; Attività n. 12, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="458C3D33" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="220F71C4" w14:textId="19C77908" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'15']X Realizzazione di infrastrutture e di impianti, anche per pubblici servizi, che comporti la trasformazione in via permanente di suolo in edificato (Art. 3 d.P.R. 380/2001; Attività n. 13, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
+              <w:t>]='15']X Realizzazione di infrastrutture e di impianti, anche per pubblici servizi, che comporti la trasformazione in via permanente di suolo in edificato (Art. 3 d.P.R. 380/2001; Attività n. 13, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="3C004464" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3F7664A8" w14:textId="25AFBBE4" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'16']X</w:t>
+              <w:t>]='16']X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>Installazione di torri e tralicci per impianti radio-ricetrasmittenti e di ripetitori per i servizi di telecomunicazione non rientranti nel campo di applicazione del D.lgs. 259/2003 e s.m. (Art. 3 d.P.R. 380/2001; Attività n. 14, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="32583D90" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F643529" w14:textId="29383F37" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Attività n. 15, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
+              <w:t>]='17']X Installazione di manufatti leggeri, anche prefabbricati, e di strutture di qualsiasi genere, quali roulottes, campers, case mobili, imbarcazioni, che siano utilizzati come abitazioni, ambienti di lavoro, oppure come depositi, magazzini e simili. (Art. 3 d.P.R. 380/2001 ; Attività n. 15, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="784985C3" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="67E932AA" w14:textId="3D85B77C" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'18']X Interventi pertinenziali non soggetti a CILA in quanto non disciplinati da parte delle norme tecniche degli strumenti urbanistici comunali o consistenti in volumi chiusi di dimensioni superiori al 20 per cento del volume dell’edificio principale o eccedenti 45 metri cubi (articolo 17 </w:t>
+              <w:t xml:space="preserve">]='18']X Interventi pertinenziali non soggetti a CILA in quanto non disciplinati da parte delle norme tecniche degli strumenti urbanistici comunali o consistenti in volumi chiusi di dimensioni superiori al 20 per cento del volume dell’edificio principale o eccedenti 45 metri cubi (articolo 17 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l.r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">. 16/2008 e </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4758,899 +3972,648 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4AD9F792" w14:textId="42322785" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> Attività n. 18, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
+              <w:t>]='19']X realizzazione di depositi di merci o di materiali, la realizzazione di impianti per attività produttive all'aperto ove comportino l'esecuzione di lavori cui consegua la trasformazione permanente del suolo inedificato (Art. 3 d.P.R. 380/2001 ; Attività n. 18, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="0B70A546" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="02AB949B" w14:textId="6A2E8ED2" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'20']X Interventi di trasformazione edilizia urbanistica del territorio non rientranti nelle lettere a), b), c), d), dell’art.3, comma 1 del d.P.R. n. 380/2001 (Attività n. 19, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
+              <w:t>]='20']X Interventi di trasformazione edilizia urbanistica del territorio non rientranti nelle lettere a), b), c), d), dell’art.3, comma 1 del d.P.R. n. 380/2001 (Attività n. 19, Tabella A, Sez. II del d.lgs. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="6B9A8706" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="26998BF2" w14:textId="1CD09860" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'31']X Intervento di ristrutturazione urbanistica: (articolo 3, comma d.P.R. n. 380/2001; Attività n. 20, Tabella A, Sez. II del d.lgs. n. 222/2016)</w:t>
+              <w:t>]='31']X Intervento di ristrutturazione urbanistica: (articolo 3, comma d.P.R. n. 380/2001; Attività n. 20, Tabella A, Sez. II del d.lgs. n. 222/2016)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="3D493891" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="452F291E" w14:textId="5C01450E" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'32']X Intervento di ristrutturazione edilizia che porti ad un organismo edilizio in tutto o in parte diverso dal precedente, in quanto comportante anche modifiche della volumetria complessiva degli edifici ovvero, limitatamente agli immobili compresi nelle zone omogenee A, comportante mutamenti della destinazione d'uso (Art. 10 DPR 380/2001)</w:t>
+              <w:t>]='32']X Intervento di ristrutturazione edilizia che porti ad un organismo edilizio in tutto o in parte diverso dal precedente, in quanto comportante anche modifiche della volumetria complessiva degli edifici ovvero, limitatamente agli immobili compresi nelle zone omogenee A, comportante mutamenti della destinazione d'uso (Art. 10 DPR 380/2001)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="1C0C7A4E" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0EF304D1" w14:textId="37559DEA" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'33']X Intervento comportante modificazioni della sagoma o della volumetria complessiva degli edifici o dei prospetti di immobili sottoposti a tutela ai sensi del Codice dei beni culturali e del paesaggio di cui al decreto legislativo 22 gennaio 2004, n. 42 (Art. 10 DPR 380/2001 e s.m.)</w:t>
+              <w:t>]='33']X Intervento comportante modificazioni della sagoma o della volumetria complessiva degli edifici o dei prospetti di immobili sottoposti a tutela ai sensi del Codice dei beni culturali e del paesaggio di cui al decreto legislativo 22 gennaio 2004, n. 42 (Art. 10 DPR 380/2001 e s.m.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="2CBCD50C" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5366E06F" w14:textId="2800809F" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'34']X Interventi assoggettati a segnalazione certificata di inizio attività (SCIA), per i quali è facoltà dell’interessato richiedere il rilascio di permesso di costruire ai sensi dell’articolo 22 del d.P.R. 380</w:t>
+              <w:t>]='34']X Interventi assoggettati a segnalazione certificata di inizio attività (SCIA), per i quali è facoltà dell’interessato richiedere il rilascio di permesso di costruire ai sensi dell’articolo 22 del d.P.R. 380</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="772A9528" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0DDD203E" w14:textId="54A6D349" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'41']X Interventi di recupero sottotetti (art. 2, comma 5 </w:t>
+              <w:t xml:space="preserve">]='41']X Interventi di recupero sottotetti (art. 2, comma 5 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l.r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>. 24/2001 e s.m.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="2A4559AD" w14:textId="77777777" w:rsidTr="00452880">
@@ -5659,141 +4622,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A7BCBC6" w14:textId="40AD42B9" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'42']X Interventi di ampliamento di edifici esistenti in deroga alla disciplina dei piani urbanistici (artt. 3 e 8 </w:t>
+              <w:t xml:space="preserve">]='42']X Interventi di ampliamento di edifici esistenti in deroga alla disciplina dei piani urbanistici (artt. 3 e 8 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l.r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>. 49/2009 e s.m.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="49CBE405" w14:textId="77777777" w:rsidTr="00452880">
@@ -5802,264 +4732,198 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="00B5640C" w14:textId="71737416" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'71']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: non comportano mutamento di destinazione d’uso di una singola unità immobiliare o di un interno immobile</w:t>
+              <w:t>]='71']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: non comportano mutamento di destinazione d’uso di una singola unità immobiliare o di un interno immobile</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="022E560F" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07A5E427" w14:textId="3F330202" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'72']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: comportano mutamento di destinazione d’uso di una singola unità immobiliare all’interno della stessa categoria funzionale</w:t>
+              <w:t>]='72']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: comportano mutamento di destinazione d’uso di una singola unità immobiliare all’interno della stessa categoria funzionale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="6202B38E" w14:textId="77777777" w:rsidTr="00452880">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="7ADBEC3C" w14:textId="3B9BF4BD" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6158,141 +5022,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="396458BC" w14:textId="386AE837" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'74']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: comportano mutamento di destinazione d’uso di una singola unità immobiliare tra le categorie funzionali di cui all’art. 13 </w:t>
+              <w:t xml:space="preserve">]='74']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: comportano mutamento di destinazione d’uso di una singola unità immobiliare tra le categorie funzionali di cui all’art. 13 </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l.r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>. 16 del 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="693E465B" w14:textId="77777777" w:rsidTr="00452880">
@@ -6302,141 +5133,108 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4947F993" w14:textId="44F815FC" w:rsidR="00172424" w:rsidRPr="00172424" w:rsidRDefault="00172424">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>tipologia_intervento_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'75']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: comportano mutamento di destinazione d’uso di un intero immobile all’interno della stessa categoria funzionale nelle ipotesi di cui all’art. 23-ter, comma 3 e art. 13 della </w:t>
+              <w:t xml:space="preserve">]='75']X Varianti in corso d’opera a permessi di costruire che presentano i caratteri delle variazioni essenziali: comportano mutamento di destinazione d’uso di un intero immobile all’interno della stessa categoria funzionale nelle ipotesi di cui all’art. 23-ter, comma 3 e art. 13 della </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l.r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00172424">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>. 16 del 2008</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00172424" w:rsidRPr="00172424" w14:paraId="702506CA" w14:textId="77777777" w:rsidTr="00452880">
@@ -6476,65 +5274,53 @@
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tipologia_intervento_</w:t>
-[...13 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tipologia_intervento_altro;strconv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=no]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3B4E3854" w14:textId="77777777" w:rsidR="005F6B8E" w:rsidRPr="00AF1D1B" w:rsidRDefault="005F6B8E">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="42D3AFA1" w14:textId="77777777" w:rsidR="00C52DAD" w:rsidRPr="00AF1D1B" w:rsidRDefault="00C52DAD">
             <w:pPr>
@@ -6568,73 +5354,71 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>descrizione_</w:t>
             </w:r>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidR="00DF0050" w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>intervento</w:t>
             </w:r>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>;strconv</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AF1D1B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=no]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3F78DA77" w14:textId="529321A7" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -6660,121 +5444,88 @@
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="769447E0" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00071466" w:rsidRDefault="0072383F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00071466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00071466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00071466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00071466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...29 lines deleted...]
-              <w:t>'1']</w:t>
+              <w:t xml:space="preserve"> [stato_legittimo_asseverata_opt_1]='1']</w:t>
             </w:r>
             <w:r w:rsidRPr="00071466">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>1bis) Stato legittimo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="15CB7003" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00071466" w:rsidRDefault="0072383F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00071466">
               <w:rPr>
@@ -6844,121 +5595,88 @@
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="322483FB" w14:textId="085B05C8" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA79F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FA79F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00FA79F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00FA79F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00FA79F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...29 lines deleted...]
-              <w:t>'1']</w:t>
+              <w:t xml:space="preserve"> [stato_legittimo_asseverata_opt_2]='1']</w:t>
             </w:r>
             <w:r w:rsidRPr="00FA79F5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>1bis) Stato legittimo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B763C35" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FA79F5">
               <w:rPr>
@@ -7032,413 +5750,309 @@
               <w:gridCol w:w="9248"/>
             </w:tblGrid>
             <w:tr w:rsidR="0072383F" w:rsidRPr="00FA79F5" w14:paraId="5665EBCC" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9552" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7BB12859" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...27 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [tolleranze_esecutive_art34ter_opt_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>key]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>'1']</w:t>
+                    <w:t xml:space="preserve"> [tolleranze_esecutive_art34ter_opt_key]='1']</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> L’immobile/U.I. oggetto di intervento non presenta tolleranze. </w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0072383F" w:rsidRPr="00FA79F5" w14:paraId="04BB32CE" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9552" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1F13C88E" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...27 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [tolleranze_esecutive_art34ter_opt_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>key]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>'2']</w:t>
+                    <w:t xml:space="preserve"> [tolleranze_esecutive_art34ter_opt_key]='2']</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> L’immobile/U.I. oggetto di intervento presenta la/le seguente/i tolleranza/e:</w:t>
                   </w:r>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Grigliatabella"/>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblBorders>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="9032"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="0072383F" w:rsidRPr="00F116A3" w14:paraId="3AB4102B" w14:textId="77777777" w:rsidTr="006254C3">
+                  <w:tr w:rsidR="0072383F" w:rsidRPr="00033ADA" w14:paraId="3AB4102B" w14:textId="77777777" w:rsidTr="006254C3">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9547" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="5501A216" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
-                          <w:t>X [</w:t>
-[...19 lines deleted...]
-                          <w:t>=</w:t>
+                          <w:t>X [tolleranze_art34_opt.val;block=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>tbs:row</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>]</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="28DD03DC" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Grigliatabella"/>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblBorders>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     </w:tblBorders>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="9032"/>
                   </w:tblGrid>
-                  <w:tr w:rsidR="0072383F" w:rsidRPr="00F116A3" w14:paraId="431AEEF7" w14:textId="77777777" w:rsidTr="006254C3">
+                  <w:tr w:rsidR="0072383F" w:rsidRPr="00033ADA" w14:paraId="431AEEF7" w14:textId="77777777" w:rsidTr="006254C3">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9547" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="41E9D847" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
-                          <w:t>X [</w:t>
-[...19 lines deleted...]
-                          <w:t>=</w:t>
+                          <w:t>X [tolleranze_1bis_1ter_opt.val;block=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>tbs:row</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB"/>
                           </w:rPr>
                           <w:t>]</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="7B4E4508" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7482,114 +6096,84 @@
               <w:gridCol w:w="9248"/>
             </w:tblGrid>
             <w:tr w:rsidR="0072383F" w:rsidRPr="00FA79F5" w14:paraId="0BFBD753" w14:textId="77777777" w:rsidTr="005774BF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9547" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="2980261E" w14:textId="77777777" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...27 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [zona_sismica_34ter_opt_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>key]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>'1']</w:t>
+                    <w:t xml:space="preserve"> [zona_sismica_34ter_opt_key]='1']</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Quanto alla </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -7626,114 +6210,84 @@
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="0072383F" w:rsidRPr="00B41994" w14:paraId="6A5A3F35" w14:textId="77777777" w:rsidTr="005774BF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9547" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5780338A" w14:textId="3CE7E516" w:rsidR="0072383F" w:rsidRPr="00FA79F5" w:rsidRDefault="0072383F" w:rsidP="0072383F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...27 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [zona_sismica_34ter_opt_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>key]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>'2']</w:t>
+                    <w:t xml:space="preserve"> [zona_sismica_34ter_opt_key]='2']</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X</w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> Quanto alla </w:t>
                   </w:r>
                   <w:r w:rsidRPr="00FA79F5">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:bCs/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
@@ -7793,114 +6347,84 @@
                     <w:gridCol w:w="9012"/>
                   </w:tblGrid>
                   <w:tr w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w14:paraId="2EE76FC6" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9012" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="6DBE0C36" w14:textId="77777777" w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w:rsidRDefault="00FA79F5" w:rsidP="00FA79F5">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> [rilevanza_strutturale_art34ter_opt_</w:t>
-[...17 lines deleted...]
-                          <w:t>'1']</w:t>
+                          <w:t xml:space="preserve"> [rilevanza_strutturale_art34ter_opt_key]='1']</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>X</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> non ha </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -7919,114 +6443,84 @@
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00FA79F5" w:rsidRPr="00B41994" w14:paraId="396537EA" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9012" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="7FB7D804" w14:textId="77777777" w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w:rsidRDefault="00FA79F5" w:rsidP="00FA79F5">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> [rilevanza_strutturale_art34ter_opt_</w:t>
-[...17 lines deleted...]
-                          <w:t>'2']</w:t>
+                          <w:t xml:space="preserve"> [rilevanza_strutturale_art34ter_opt_key]='2']</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>X</w:t>
                         </w:r>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> ha </w:t>
                         </w:r>
                         <w:r w:rsidRPr="00FA79F5">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -8060,114 +6554,84 @@
                           <w:gridCol w:w="8786"/>
                         </w:tblGrid>
                         <w:tr w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w14:paraId="10CCFF57" w14:textId="77777777" w:rsidTr="005774BF">
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8786" w:type="dxa"/>
                             </w:tcPr>
                             <w:p w14:paraId="4AE71088" w14:textId="77777777" w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w:rsidRDefault="00FA79F5" w:rsidP="00FA79F5">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>[</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>onshow;block</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
-                              <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>=</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                <w:t>;when</w:t>
+                                <w:t>tbs:row;when</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art34ter_opt_</w:t>
-[...17 lines deleted...]
-                                <w:t>'1']</w:t>
+                                <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art34ter_opt_key]='1']</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:eastAsia="it-IT"/>
                                 </w:rPr>
                                 <w:t>X</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> intervento rilevante nei riguardi della </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
@@ -8201,222 +6665,162 @@
                                 <w:gridCol w:w="8570"/>
                               </w:tblGrid>
                               <w:tr w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w14:paraId="3B823D6C" w14:textId="77777777" w:rsidTr="006254C3">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="8854" w:type="dxa"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="1D720DA5" w14:textId="77777777" w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w:rsidRDefault="00FA79F5" w:rsidP="00FA79F5">
                                     <w:pPr>
                                       <w:contextualSpacing/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>[</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>onshow;block</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
-                                    <w:proofErr w:type="gramEnd"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>=</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                      <w:t>;when</w:t>
+                                      <w:t>tbs:row;when</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> [autorizzazione_sismica_art34ter_opt_</w:t>
-[...17 lines deleted...]
-                                      <w:t>'1']</w:t>
+                                      <w:t xml:space="preserve"> [autorizzazione_sismica_art34ter_opt_key]='1']</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                         <w:lang w:eastAsia="it-IT"/>
                                       </w:rPr>
                                       <w:t>X</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> allega l’autorizzazione sismica rilasciata ai sensi dell’art. 94, comma 2 presentata/rilasciata in data [data_autorizzazione_sismica_art34ter] prot. n. [numero_protocollo_autorizzazione_sismica_art34ter];</w:t>
                                     </w:r>
                                   </w:p>
                                 </w:tc>
                               </w:tr>
                               <w:tr w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w14:paraId="24A7B252" w14:textId="77777777" w:rsidTr="006254C3">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="8854" w:type="dxa"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="0E7B20D8" w14:textId="77777777" w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w:rsidRDefault="00FA79F5" w:rsidP="00FA79F5">
                                     <w:pPr>
                                       <w:contextualSpacing/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>[</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>onshow;block</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
-                                    <w:proofErr w:type="gramEnd"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>=</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                      <w:t>;when</w:t>
+                                      <w:t>tbs:row;when</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> [autorizzazione_sismica_art34ter_opt_</w:t>
-[...17 lines deleted...]
-                                      <w:t>'2']</w:t>
+                                      <w:t xml:space="preserve"> [autorizzazione_sismica_art34ter_opt_key]='2']</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                         <w:lang w:eastAsia="it-IT"/>
                                       </w:rPr>
                                       <w:t>X</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> attesta che sulla istanza di autorizzazione presentata si è formato il silenzio assenso per decorso dei termini del procedimento, ai sensi dell'articolo 94, comma 2-bis</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:t xml:space="preserve"> </w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="00FA79F5">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
@@ -8441,114 +6845,84 @@
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w14:paraId="41C4B893" w14:textId="77777777" w:rsidTr="005774BF">
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8786" w:type="dxa"/>
                             </w:tcPr>
                             <w:p w14:paraId="236C5658" w14:textId="77777777" w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w:rsidRDefault="00FA79F5" w:rsidP="00FA79F5">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>[</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>onshow;block</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
-                              <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>=</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                <w:t>;when</w:t>
+                                <w:t>tbs:row;when</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art34ter_opt_</w:t>
-[...17 lines deleted...]
-                                <w:t>'2']</w:t>
+                                <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art34ter_opt_key]='2']</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:eastAsia="it-IT"/>
                                 </w:rPr>
                                 <w:t>X</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> intervento di minore rilevanza nei riguardi della </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
@@ -8585,114 +6959,84 @@
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00FA79F5" w:rsidRPr="00B41994" w14:paraId="55D8E637" w14:textId="77777777" w:rsidTr="005774BF">
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="8786" w:type="dxa"/>
                             </w:tcPr>
                             <w:p w14:paraId="32E9C9A7" w14:textId="77777777" w:rsidR="00FA79F5" w:rsidRPr="00FA79F5" w:rsidRDefault="00FA79F5" w:rsidP="00FA79F5">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>[</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>onshow;block</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
-                              <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>=</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                <w:t>;when</w:t>
+                                <w:t>tbs:row;when</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art34ter_opt_</w:t>
-[...17 lines deleted...]
-                                <w:t>'3']</w:t>
+                                <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art34ter_opt_key]='3']</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:eastAsia="it-IT"/>
                                 </w:rPr>
                                 <w:t>X</w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> intervento privo di rilevanza nei riguardi della </w:t>
                               </w:r>
                               <w:r w:rsidRPr="00FA79F5">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
@@ -8773,121 +7117,88 @@
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49FED010" w14:textId="76809896" w:rsidR="006A1483" w:rsidRPr="005774BF" w:rsidRDefault="006A1483" w:rsidP="006A1483">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005774BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005774BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="005774BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="005774BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005774BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...29 lines deleted...]
-              <w:t>'1']</w:t>
+              <w:t xml:space="preserve"> [stato_legittimo_asseverata_opt_3]='1']</w:t>
             </w:r>
             <w:r w:rsidRPr="005774BF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>1bis) Stato legittimo</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1DD012A4" w14:textId="77777777" w:rsidR="006A1483" w:rsidRPr="005774BF" w:rsidRDefault="006A1483" w:rsidP="006A1483">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005774BF">
               <w:rPr>
@@ -9004,302 +7315,216 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9233" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="74D5B79E" w14:textId="6EBEB5EB" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>pdc_sanatoria_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'1']X un intervento soggetto a permesso di costruire, in assenza del permesso di costruire o in totale difformità da esso oppure in assenza dalla SCIA alternativa o in totale difformità da essa, che risulta conforme alla disciplina urbanistica e edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta (d.P.R. n. 380/2001, articolo 36</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>pdc_sanatoria_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>)..</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve"> Data di realizzazione: [</w:t>
+                    <w:t>]='1']X un intervento soggetto a permesso di costruire, in assenza del permesso di costruire o in totale difformità da esso oppure in assenza dalla SCIA alternativa o in totale difformità da essa, che risulta conforme alla disciplina urbanistica e edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta (d.P.R. n. 380/2001, articolo 36).. Data di realizzazione: [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>data_realizzazione_intervento</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F14029" w:rsidRPr="005774BF" w14:paraId="0F14A434" w14:textId="77777777" w:rsidTr="005774BF">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9233" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="12AC8A7C" w14:textId="7AC59D9B" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:lastRenderedPageBreak/>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>pdc_sanatoria_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X un intervento soggetto a permesso di costruire, realizzato in parziale difformità dal permesso di costruire o dalla scia alternativa nelle ipotesi di cui all’articolo 34 o con variazioni essenziali in data [</w:t>
+                    <w:t>pdc_sanatoria_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="005774BF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X un intervento soggetto a permesso di costruire, realizzato in parziale difformità dal permesso di costruire o dalla scia alternativa nelle ipotesi di cui all’articolo 34 o con variazioni essenziali in data [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>data_realizzazione_intervento</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>], che risulta conforme:</w:t>
                   </w:r>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Grigliatabella"/>
@@ -9320,261 +7545,195 @@
                   <w:tr w:rsidR="00F14029" w:rsidRPr="005774BF" w14:paraId="712301A4" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="5A57B0B5" w14:textId="7947AFC6" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>disciplina_urbanistica_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>disciplina_urbanistica_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'1']X alla disciplina urbanistica vigente al momento della presentazione della richiesta e ai requisiti prescritti dalla disciplina edilizia vigente al momento della realizzazione</w:t>
+                          <w:t>]='1']X alla disciplina urbanistica vigente al momento della presentazione della richiesta e ai requisiti prescritti dalla disciplina edilizia vigente al momento della realizzazione</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00F14029" w:rsidRPr="005774BF" w14:paraId="7765F431" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="6702F460" w14:textId="53AEEEF3" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>disciplina_urbanistica_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>disciplina_urbanistica_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'2']X alla disciplina urbanistica e edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta</w:t>
+                          <w:t>]='2']X alla disciplina urbanistica e edilizia vigente sia al momento della realizzazione, sia al momento della presentazione della richiesta</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="1C519F4D" w14:textId="42A32FC6" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>Pertanto:</w:t>
                   </w:r>
                 </w:p>
@@ -9598,381 +7757,282 @@
                   <w:tr w:rsidR="0006469D" w:rsidRPr="005774BF" w14:paraId="175870FC" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="517F2FC5" w14:textId="7F00AB05" w:rsidR="0006469D" w:rsidRPr="005774BF" w:rsidRDefault="0006469D">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>pdc_sanatoria_documentazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>pdc_sanatoria_documentazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'1']X dai fini della sanatoria, allega la documentazione necessaria</w:t>
+                          <w:t>]='1']X dai fini della sanatoria, allega la documentazione necessaria</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="0006469D" w:rsidRPr="005774BF" w14:paraId="2B1B4C9C" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="36F333E9" w14:textId="73B4522B" w:rsidR="0006469D" w:rsidRPr="005774BF" w:rsidRDefault="0006469D">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>pdc_sanatoria_documentazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>pdc_sanatoria_documentazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'2']X dà atto che la data/epoca di realizzazione, come accertato attraverso i documenti probanti di cui all’art. 9-bis, comma 1-bis, quarto periodo e quinto periodo, che si allegano, (riprese fotografiche, estratti cartografici, documenti di archivio, altro atto, pubblico o privato, di cui sia dimostrata la provenienza) (d.P.R. n. 380/2001, articolo 36-bis comma 3)</w:t>
+                          <w:t>]='2']X dà atto che la data/epoca di realizzazione, come accertato attraverso i documenti probanti di cui all’art. 9-bis, comma 1-bis, quarto periodo e quinto periodo, che si allegano, (riprese fotografiche, estratti cartografici, documenti di archivio, altro atto, pubblico o privato, di cui sia dimostrata la provenienza) (d.P.R. n. 380/2001, articolo 36-bis comma 3)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="0006469D" w:rsidRPr="005774BF" w14:paraId="08A19199" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="5156C3C7" w14:textId="4F668298" w:rsidR="0006469D" w:rsidRPr="005774BF" w:rsidRDefault="0006469D">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>pdc_sanatoria_documentazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>pdc_sanatoria_documentazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'3']X attesta la data/epoca di realizzazione dell’intervento, essendo impossibile accertare l’epoca di realizzazione mediante la documentazione in possesso del titolare (d.P.R. n. 380/2001, articolo 36-bis comma 3)</w:t>
+                          <w:t>]='3']X attesta la data/epoca di realizzazione dell’intervento, essendo impossibile accertare l’epoca di realizzazione mediante la documentazione in possesso del titolare (d.P.R. n. 380/2001, articolo 36-bis comma 3)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="27AEBDE9" w14:textId="19725BD8" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="0006469D">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>Ai fini della sanatoria, la presente richiesta di permesso di costruire in sanatoria:</w:t>
                   </w:r>
                 </w:p>
@@ -9996,270 +8056,204 @@
                   <w:tr w:rsidR="0006469D" w:rsidRPr="005774BF" w14:paraId="5B05DAC0" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="44B47C00" w14:textId="6D67829D" w:rsidR="0006469D" w:rsidRPr="005774BF" w:rsidRDefault="0006469D">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>pdc_interventi_sanatoria_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>pdc_interventi_sanatoria_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:val="en-GB" w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t xml:space="preserve">'1']X </w:t>
+                          <w:t xml:space="preserve">]='1']X </w:t>
                         </w:r>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>non prevede interventi</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="0006469D" w:rsidRPr="005774BF" w14:paraId="15D985DE" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="0AA5CDEC" w14:textId="5BAF7A57" w:rsidR="0006469D" w:rsidRPr="005774BF" w:rsidRDefault="0006469D">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>pdc_interventi_sanatoria_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>pdc_interventi_sanatoria_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'2']X propone la realizzazione di interventi anche strutturali necessari relativi alla sicurezza e/o la rimozione di opere che non possono essere sanate, a cui lo Sportello può condizionare il rilascio/efficacia della sanatoria ai sensi dell’art. 36 -bis, comma 2</w:t>
+                          <w:t>]='2']X propone la realizzazione di interventi anche strutturali necessari relativi alla sicurezza e/o la rimozione di opere che non possono essere sanate, a cui lo Sportello può condizionare il rilascio/efficacia della sanatoria ai sensi dell’art. 36 -bis, comma 2</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                 </w:tbl>
                 <w:p w14:paraId="2E24FCCC" w14:textId="77777777" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblStyle w:val="Grigliatabella"/>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblBorders>
                       <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                       <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -10272,114 +8266,84 @@
                     <w:gridCol w:w="9007"/>
                   </w:tblGrid>
                   <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="598B4F8B" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9007" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="60346C08" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> [zona_sismica_36bis_opt_</w:t>
-[...17 lines deleted...]
-                          <w:t>'1']</w:t>
+                          <w:t xml:space="preserve"> [zona_sismica_36bis_opt_key]='1']</w:t>
                         </w:r>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>X</w:t>
                         </w:r>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> Quanto alla </w:t>
                         </w:r>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -10416,114 +8380,84 @@
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="27EB1630" w14:textId="77777777" w:rsidTr="005774BF">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9007" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="507774BE" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> [zona_sismica_36bis_opt_</w:t>
-[...17 lines deleted...]
-                          <w:t>'2']</w:t>
+                          <w:t xml:space="preserve"> [zona_sismica_36bis_opt_key]='2']</w:t>
                         </w:r>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>X</w:t>
                         </w:r>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> Quanto alla </w:t>
                         </w:r>
                         <w:r w:rsidRPr="005774BF">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:b/>
                             <w:bCs/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
@@ -10575,114 +8509,84 @@
                           <w:gridCol w:w="8791"/>
                         </w:tblGrid>
                         <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="44A476CC" w14:textId="77777777" w:rsidTr="005774BF">
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="9316" w:type="dxa"/>
                             </w:tcPr>
                             <w:p w14:paraId="04D39915" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>[</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>onshow;block</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
-                              <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>=</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                <w:t>;when</w:t>
+                                <w:t>tbs:row;when</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> [rilevanza_strutturale_art36bis_opt_</w:t>
-[...17 lines deleted...]
-                                <w:t>'1']</w:t>
+                                <w:t xml:space="preserve"> [rilevanza_strutturale_art36bis_opt_key]='1']</w:t>
                               </w:r>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:eastAsia="it-IT"/>
                                 </w:rPr>
                                 <w:t>X</w:t>
                               </w:r>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> non ha </w:t>
                               </w:r>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
@@ -10701,114 +8605,84 @@
                           </w:tc>
                         </w:tr>
                         <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="5478DBC2" w14:textId="77777777" w:rsidTr="005774BF">
                           <w:tc>
                             <w:tcPr>
                               <w:tcW w:w="9316" w:type="dxa"/>
                             </w:tcPr>
                             <w:p w14:paraId="746E447A" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                               <w:pPr>
                                 <w:contextualSpacing/>
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                               </w:pPr>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>[</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>onshow;block</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
-                              <w:proofErr w:type="gramEnd"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>=</w:t>
                               </w:r>
                               <w:proofErr w:type="spellStart"/>
-                              <w:proofErr w:type="gramStart"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                <w:t>;when</w:t>
+                                <w:t>tbs:row;when</w:t>
                               </w:r>
                               <w:proofErr w:type="spellEnd"/>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
-                                <w:t xml:space="preserve"> [rilevanza_strutturale_art36bis_opt_</w:t>
-[...17 lines deleted...]
-                                <w:t>'2']</w:t>
+                                <w:t xml:space="preserve"> [rilevanza_strutturale_art36bis_opt_key]='2']</w:t>
                               </w:r>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                   <w:lang w:eastAsia="it-IT"/>
                                 </w:rPr>
                                 <w:t>X</w:t>
                               </w:r>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve"> ha </w:t>
                               </w:r>
                               <w:r w:rsidRPr="005774BF">
                                 <w:rPr>
                                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                   <w:b/>
                                   <w:bCs/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
@@ -10842,114 +8716,84 @@
                                 <w:gridCol w:w="8575"/>
                               </w:tblGrid>
                               <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="353C2EEF" w14:textId="77777777" w:rsidTr="005774BF">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="9085" w:type="dxa"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="4545EA64" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                                     <w:pPr>
                                       <w:contextualSpacing/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>[</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>onshow;block</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
-                                    <w:proofErr w:type="gramEnd"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>=</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                      <w:t>;when</w:t>
+                                      <w:t>tbs:row;when</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art36bis_opt_</w:t>
-[...17 lines deleted...]
-                                      <w:t>'1']</w:t>
+                                      <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art36bis_opt_key]='1']</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                         <w:lang w:eastAsia="it-IT"/>
                                       </w:rPr>
                                       <w:t>X</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> intervento rilevante nei riguardi della </w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:bCs/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
@@ -10983,222 +8827,162 @@
                                       <w:gridCol w:w="8359"/>
                                     </w:tblGrid>
                                     <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="2CA3866B" w14:textId="77777777" w:rsidTr="005774BF">
                                       <w:tc>
                                         <w:tcPr>
                                           <w:tcW w:w="8854" w:type="dxa"/>
                                         </w:tcPr>
                                         <w:p w14:paraId="263DD1BA" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                                           <w:pPr>
                                             <w:contextualSpacing/>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                           </w:pPr>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>[</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellStart"/>
-                                          <w:proofErr w:type="gramStart"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>onshow;block</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellEnd"/>
-                                          <w:proofErr w:type="gramEnd"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>=</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellStart"/>
-                                          <w:proofErr w:type="gramStart"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
-                                            <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                            <w:t>;when</w:t>
+                                            <w:t>tbs:row;when</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellEnd"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
-                                            <w:t xml:space="preserve"> [autorizzazione_sismica_art36bis_opt_</w:t>
-[...17 lines deleted...]
-                                            <w:t>'1']</w:t>
+                                            <w:t xml:space="preserve"> [autorizzazione_sismica_art36bis_opt_key]='1']</w:t>
                                           </w:r>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                               <w:lang w:eastAsia="it-IT"/>
                                             </w:rPr>
                                             <w:t>X</w:t>
                                           </w:r>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t xml:space="preserve"> allega l’autorizzazione sismica rilasciata ai sensi dell’art. 94, comma 2 presentata/rilasciata in data [data_autorizzazione_sismica_art36bis] prot. n. [numero_protocollo_autorizzazione_sismica_art36bis];</w:t>
                                           </w:r>
                                         </w:p>
                                       </w:tc>
                                     </w:tr>
                                     <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="7A121B00" w14:textId="77777777" w:rsidTr="005774BF">
                                       <w:tc>
                                         <w:tcPr>
                                           <w:tcW w:w="8854" w:type="dxa"/>
                                         </w:tcPr>
                                         <w:p w14:paraId="1868730B" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                                           <w:pPr>
                                             <w:contextualSpacing/>
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                           </w:pPr>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>[</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellStart"/>
-                                          <w:proofErr w:type="gramStart"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>onshow;block</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellEnd"/>
-                                          <w:proofErr w:type="gramEnd"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t>=</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellStart"/>
-                                          <w:proofErr w:type="gramStart"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
-                                            <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                            <w:t>;when</w:t>
+                                            <w:t>tbs:row;when</w:t>
                                           </w:r>
                                           <w:proofErr w:type="spellEnd"/>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
-                                            <w:t xml:space="preserve"> [autorizzazione_sismica_art36bis_opt_</w:t>
-[...17 lines deleted...]
-                                            <w:t>'2']</w:t>
+                                            <w:t xml:space="preserve"> [autorizzazione_sismica_art36bis_opt_key]='2']</w:t>
                                           </w:r>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                               <w:lang w:eastAsia="it-IT"/>
                                             </w:rPr>
                                             <w:t>X</w:t>
                                           </w:r>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
                                               <w:szCs w:val="18"/>
                                             </w:rPr>
                                             <w:t xml:space="preserve"> attesta che sulla istanza di autorizzazione presentata si è formato il silenzio assenso per decorso dei termini del procedimento, ai sensi dell'articolo 94, comma 2-bis</w:t>
                                           </w:r>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:t xml:space="preserve"> </w:t>
                                           </w:r>
                                           <w:r w:rsidRPr="005774BF">
                                             <w:rPr>
                                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                               <w:sz w:val="18"/>
@@ -11223,114 +9007,84 @@
                                 </w:tc>
                               </w:tr>
                               <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="595E1D0E" w14:textId="77777777" w:rsidTr="005774BF">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="9085" w:type="dxa"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="60E16708" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                                     <w:pPr>
                                       <w:contextualSpacing/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>[</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>onshow;block</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
-                                    <w:proofErr w:type="gramEnd"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>=</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                      <w:t>;when</w:t>
+                                      <w:t>tbs:row;when</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art36bis_opt_</w:t>
-[...17 lines deleted...]
-                                      <w:t>'2']</w:t>
+                                      <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art36bis_opt_key]='2']</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                         <w:lang w:eastAsia="it-IT"/>
                                       </w:rPr>
                                       <w:t>X</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> intervento di minore rilevanza nei riguardi della </w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:bCs/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
@@ -11367,114 +9121,84 @@
                                 </w:tc>
                               </w:tr>
                               <w:tr w:rsidR="00F92AE3" w:rsidRPr="005774BF" w14:paraId="787F816F" w14:textId="77777777" w:rsidTr="005774BF">
                                 <w:tc>
                                   <w:tcPr>
                                     <w:tcW w:w="9085" w:type="dxa"/>
                                   </w:tcPr>
                                   <w:p w14:paraId="0A8D9029" w14:textId="77777777" w:rsidR="00F92AE3" w:rsidRPr="005774BF" w:rsidRDefault="00F92AE3" w:rsidP="00F92AE3">
                                     <w:pPr>
                                       <w:contextualSpacing/>
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                     </w:pPr>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>[</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>onshow;block</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
-                                    <w:proofErr w:type="gramEnd"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t>=</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellStart"/>
-                                    <w:proofErr w:type="gramStart"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t>tbs:row</w:t>
-[...8 lines deleted...]
-                                      <w:t>;when</w:t>
+                                      <w:t>tbs:row;when</w:t>
                                     </w:r>
                                     <w:proofErr w:type="spellEnd"/>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
-                                      <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art36bis_opt_</w:t>
-[...17 lines deleted...]
-                                      <w:t>'3']</w:t>
+                                      <w:t xml:space="preserve"> [intervento_strutturale_rilevante_art36bis_opt_key]='3']</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                         <w:lang w:eastAsia="it-IT"/>
                                       </w:rPr>
                                       <w:t>X</w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
                                       </w:rPr>
                                       <w:t xml:space="preserve"> intervento privo di rilevanza nei riguardi della </w:t>
                                     </w:r>
                                     <w:r w:rsidRPr="005774BF">
                                       <w:rPr>
                                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                                         <w:b/>
                                         <w:bCs/>
                                         <w:sz w:val="18"/>
                                         <w:szCs w:val="18"/>
@@ -11622,381 +9346,282 @@
             <w:tr w:rsidR="00F14029" w:rsidRPr="005774BF" w14:paraId="275227D4" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9778" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="38B8DF10" w14:textId="77777777" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029" w:rsidP="00F14029">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>iscrizione_catastale_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'1']X dichiara che l’intervento da sanare non richiede variazione dell’iscrizione catastale</w:t>
+                    <w:t>iscrizione_catastale_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="005774BF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='1']X dichiara che l’intervento da sanare non richiede variazione dell’iscrizione catastale</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F14029" w:rsidRPr="005774BF" w14:paraId="37C11823" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9778" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="15CEC0A4" w14:textId="77777777" w:rsidR="00F14029" w:rsidRPr="005774BF" w:rsidRDefault="00F14029" w:rsidP="00F14029">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>iscrizione_catastale_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X si impegna a presentare la dichiarazione per l’iscrizione al catasto successivamente all’efficacia della pratica di sanatoria</w:t>
+                    <w:t>iscrizione_catastale_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="005774BF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X si impegna a presentare la dichiarazione per l’iscrizione al catasto successivamente all’efficacia della pratica di sanatoria</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00F14029" w:rsidRPr="00B41994" w14:paraId="5EC0BBF0" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9778" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="05C7D846" w14:textId="77777777" w:rsidR="00F14029" w:rsidRPr="00B41994" w:rsidRDefault="00F14029" w:rsidP="00F14029">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>iscrizione_catastale_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'3']X comunica gli estremi della dichiarazione per l’iscrizione al catasto presentata con prot. n. [</w:t>
+                    <w:t>iscrizione_catastale_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="005774BF">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='3']X comunica gli estremi della dichiarazione per l’iscrizione al catasto presentata con prot. n. [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>numero_protocollo_iscrizione_catasto</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>] in data [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="005774BF">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -12436,115 +10061,93 @@
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A3212">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005A3212">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>regimi_</w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>regimi_vincolistici;strconv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="005A3212">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=no]</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3C588B0B" w14:textId="314ACDB8" w:rsidR="00CC1A58" w:rsidRDefault="00CC1A58" w:rsidP="005A3212">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>regimi_vincolistici_</w:t>
-[...12 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>regimi_vincolistici_annotazioni;strconv</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=no]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0B582A74" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -12620,141 +10223,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77CBC9E8" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>barriere_architettoniche_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>barriere_architettoniche_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'1']X </w:t>
+              <w:t xml:space="preserve">]='1']X </w:t>
             </w:r>
             <w:r w:rsidR="006B24DF" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">non è soggetto alle prescrizioni degli articoli 77 e seguenti del d.P.R. n. 380/2001 e del </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B24DF" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>d.m.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006B24DF" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -12792,293 +10362,227 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09486AA2" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>barriere_architettoniche_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>barriere_architettoniche_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X </w:t>
+              <w:t xml:space="preserve">]='2']X </w:t>
             </w:r>
             <w:r w:rsidR="006B24DF" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>interessa un edificio privato aperto al pubblico e che le opere previste sono conformi all’articolo 82 del d.P.R. n. 380/2001 o della corrispondente normativa regionale (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="006B24DF" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l.r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="006B24DF" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>. 15/1989) come da relazione e schemi dimostrativi allegati al progetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E14F19" w:rsidRPr="00F116A3" w14:paraId="029F67D5" w14:textId="77777777" w:rsidTr="00D528E0">
+      <w:tr w:rsidR="00E14F19" w:rsidRPr="00033ADA" w14:paraId="029F67D5" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48D02A90" w14:textId="77777777" w:rsidR="00E14F19" w:rsidRPr="008F62DE" w:rsidRDefault="00E14F19" w:rsidP="00E14F19">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>barriere_architettoniche_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>barriere_architettoniche_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'3']X è soggetto alle prescrizioni degli articoli 77 e seguenti del d.P.R. n. 380/2001 e del </w:t>
+              <w:t xml:space="preserve">]='3']X è soggetto alle prescrizioni degli articoli 77 e seguenti del d.P.R. n. 380/2001 e del </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>d.m.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> n. 236/1989 o della corrispondente normativa regionale (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -13086,110 +10590,88 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>l.r</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>. 15/1989) e, come da relazione e schemi dimostrativi allegati, soddisfa il/i requisito/i di:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8653"/>
             </w:tblGrid>
-            <w:tr w:rsidR="00E14F19" w:rsidRPr="00F116A3" w14:paraId="40E6162A" w14:textId="77777777" w:rsidTr="00FB1CFB">
+            <w:tr w:rsidR="00E14F19" w:rsidRPr="00033ADA" w14:paraId="40E6162A" w14:textId="77777777" w:rsidTr="00FB1CFB">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="74FD9FBD" w14:textId="77777777" w:rsidR="00E14F19" w:rsidRPr="008F62DE" w:rsidRDefault="00E14F19" w:rsidP="00485A55">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US" w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US" w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>X [</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>X [requisiti_art_77.val;block=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US" w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>requisiti_art_77.val;block</w:t>
-[...19 lines deleted...]
-                    </w:rPr>
                     <w:t>tbs:row</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:val="en-US" w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="55ED1083" w14:textId="77777777" w:rsidR="00E14F19" w:rsidRPr="008F62DE" w:rsidRDefault="00E14F19" w:rsidP="00E14F19">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
@@ -13200,141 +10682,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="385EFB9E" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>barriere_architettoniche_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>barriere_architettoniche_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'</w:t>
+              <w:t>]='</w:t>
             </w:r>
             <w:r w:rsidR="00E14F19" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">']X </w:t>
             </w:r>
             <w:r w:rsidR="00E917F6" w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
@@ -13478,342 +10927,272 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B467642" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>sicurezza_impianti_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>sicurezza_impianti_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non comporta l’installazione, la trasformazione o l’ampliamento di impianti tecnologici</w:t>
+              <w:t>]='1']X non comporta l’installazione, la trasformazione o l’ampliamento di impianti tecnologici</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="008F62DE" w14:paraId="452EBA0A" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CB3C9AD" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>sicurezza_impianti_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F62DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>sicurezza_impianti_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X comporta l’installazione, la trasformazione o l’ampliamento dei seguenti impianti tecnologici:</w:t>
+              <w:t>]='2']X comporta l’installazione, la trasformazione o l’ampliamento dei seguenti impianti tecnologici:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8653"/>
             </w:tblGrid>
             <w:tr w:rsidR="00886210" w:rsidRPr="008F62DE" w14:paraId="72BF2CAC" w14:textId="77777777" w:rsidTr="004D53E3">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 </w:tcPr>
                 <w:p w14:paraId="384CBB6E" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>X [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>tipologia_impianti_sicurezza.val;block</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>tbs:row</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="2B21A7CA" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -13905,265 +11284,199 @@
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="12CE9E88" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>impianti_sicurezza_progetto_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'1']X non è soggetto agli obblighi di presentazione del progetto</w:t>
+                    <w:t>impianti_sicurezza_progetto_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008F62DE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='1']X non è soggetto agli obblighi di presentazione del progetto</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00886210" w:rsidRPr="008F62DE" w14:paraId="5F7473B1" w14:textId="77777777" w:rsidTr="00FB1CFB">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="70"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="13CDF674" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00F00C7C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>impianti_sicurezza_progetto_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F62DE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X è soggetto agli obblighi di presentazione del progetto e pertanto allega i relativi elaborati</w:t>
+                    <w:t>impianti_sicurezza_progetto_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008F62DE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X è soggetto agli obblighi di presentazione del progetto e pertanto allega i relativi elaborati</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="118725F2" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008F62DE" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="644D3DE3" w14:textId="53A36D37" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -14244,356 +11557,266 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49B30103" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>risparmio_energetico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>risparmio_energetico_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'1']X non è soggetto al deposito del progetto e della relazione tecnica di cui all’articolo 125 del d.P.R. n. 380/2001 e del d.lgs. n. 192/2005</w:t>
+              <w:t>]='1']X non è soggetto al deposito del progetto e della relazione tecnica di cui all’articolo 125 del d.P.R. n. 380/2001 e del d.lgs. n. 192/2005</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC25D9" w14:paraId="47AD0027" w14:textId="77777777" w:rsidTr="004E62D0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E7E8B26" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>risparmio_energetico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>risparmio_energetico_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'2']X è soggetto al deposito del progetto e della relazione tecnica di cui all’articolo 125 del d.P.R. n. 380/2001 e del d.lgs. n. 192/2005, pertanto si allega la relazione tecnica sul rispetto delle prescrizioni in materia di risparmio energetico e la documentazione richiesta per legge</w:t>
+              <w:t>]='2']X è soggetto al deposito del progetto e della relazione tecnica di cui all’articolo 125 del d.P.R. n. 380/2001 e del d.lgs. n. 192/2005, pertanto si allega la relazione tecnica sul rispetto delle prescrizioni in materia di risparmio energetico e la documentazione richiesta per legge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E62D0" w:rsidRPr="004E62D0" w14:paraId="2E546787" w14:textId="77777777" w:rsidTr="004E62D0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6243147F" w14:textId="77777777" w:rsidR="004E62D0" w:rsidRDefault="004E62D0" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>risparmio_energetico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>risparmio_energetico_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'3']X</w:t>
+              <w:t>]='3']X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004E62D0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>è soggetto all’applicazione dell’articolo 125 del d.P.R. n. 380/2001 e del d.lgs. n. 192/2005, pertanto la relazione tecnica sul rispetto delle prescrizioni in materia di risparmio energetico e la documentazione richiesta dalla legge:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -14608,257 +11831,197 @@
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
             <w:tr w:rsidR="004E62D0" w:rsidRPr="004E62D0" w14:paraId="6571AC28" w14:textId="77777777" w:rsidTr="004E62D0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="038A231C" w14:textId="72A15EE0" w:rsidR="004E62D0" w:rsidRPr="004E62D0" w:rsidRDefault="004E62D0" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...27 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>risparmio_energetico_pdc_opt_</w:t>
-[...8 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>'1']X</w:t>
+                    <w:t>risparmio_energetico_pdc_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="004E62D0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]='1']X</w:t>
                   </w:r>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>sono allegate alla presente richiesta di permesso di costruire</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004E62D0" w:rsidRPr="004E62D0" w14:paraId="2731C6C2" w14:textId="77777777" w:rsidTr="004E62D0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="54E66EB4" w14:textId="2055E773" w:rsidR="004E62D0" w:rsidRPr="004E62D0" w:rsidRDefault="004E62D0" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...27 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>risparmio_energetico_pdc_opt_</w:t>
-[...8 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004E62D0">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
-                    <w:t>'2']X saranno presentate in allegato alla comunicazione di inizio lavori</w:t>
+                    <w:t>risparmio_energetico_pdc_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="004E62D0">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                    </w:rPr>
+                    <w:t>]='2']X saranno presentate in allegato alla comunicazione di inizio lavori</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="18707C11" w14:textId="2F44176A" w:rsidR="004E62D0" w:rsidRPr="004E62D0" w:rsidRDefault="004E62D0" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC25D9" w14:paraId="430C9ABF" w14:textId="77777777" w:rsidTr="004E62D0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
@@ -14906,501 +12069,375 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="559964DB" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>fonti_rinnovabili_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>fonti_rinnovabili_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'1']X non è soggetto all’applicazione del d.lgs. n. 28/2011, in quanto non riguarda edifici di nuova costruzione o edifici sottoposti ad una ristrutturazione rilevante</w:t>
+              <w:t>]='1']X non è soggetto all’applicazione del d.lgs. n. 28/2011, in quanto non riguarda edifici di nuova costruzione o edifici sottoposti ad una ristrutturazione rilevante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC25D9" w14:paraId="1E018BCB" w14:textId="77777777" w:rsidTr="004E62D0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="545866B5" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>fonti_rinnovabili_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>fonti_rinnovabili_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'2']X è soggetto all’applicazione del d.lgs. n. 28/2011, pertanto</w:t>
+              <w:t>]='2']X è soggetto all’applicazione del d.lgs. n. 28/2011, pertanto</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8730"/>
             </w:tblGrid>
             <w:tr w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w14:paraId="7D91ACAE" w14:textId="77777777" w:rsidTr="00F13CC0">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="5E69027F" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>prescrizioni_fonti_rinnovabili_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'1']X il rispetto delle prescrizioni in materia di utilizzo di fonti di energia rinnovabili è indicato negli elaborati progettuali e nella relazione tecnica prevista dall’articolo 125 del d.P.R. n. 380/2001 e dal d.lgs. n. 192/2005 in materia di risparmio energetico</w:t>
+                    <w:t>prescrizioni_fonti_rinnovabili_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='1']X il rispetto delle prescrizioni in materia di utilizzo di fonti di energia rinnovabili è indicato negli elaborati progettuali e nella relazione tecnica prevista dall’articolo 125 del d.P.R. n. 380/2001 e dal d.lgs. n. 192/2005 in materia di risparmio energetico</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w14:paraId="326B5492" w14:textId="77777777" w:rsidTr="00F13CC0">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="589A9AA7" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>prescrizioni_fonti_rinnovabili_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X l’impossibilità tecnica di ottemperare, in tutto o in parte, agli obblighi previsti, è evidenziata nella relazione tecnica dovuta ai sensi dell’articolo 125 del d.P.R. n. 380/2001 e del d.lgs. n. 192/2005, con l’indicazione della non fattibilità di tutte le diverse opzioni tecnologiche disponibili</w:t>
+                    <w:t>prescrizioni_fonti_rinnovabili_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X l’impossibilità tecnica di ottemperare, in tutto o in parte, agli obblighi previsti, è evidenziata nella relazione tecnica dovuta ai sensi dell’articolo 125 del d.P.R. n. 380/2001 e del d.lgs. n. 192/2005, con l’indicazione della non fattibilità di tutte le diverse opzioni tecnologiche disponibili</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="3E2BD3DB" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="5A9840FA" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
@@ -15459,216 +12496,182 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="24F200B2" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>miglioramento_energetico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>miglioramento_energetico_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'1']X ricade nel campo di applicazione dell’articolo 14 del d.lgs. n. 102/2014 e s.m. in merito al computo degli spessori delle murature, delle tamponature o dei muri portanti, dei solai ed elementi intermedi e di chiusura, nonché alla deroga alle distanze minime tra edifici, alle distanze minime dai confini di proprietà, alle distanze minime di protezione dal nastro stradale e ferroviario, nonché alle altezze massime degli edifici</w:t>
+              <w:t>]='1']X ricade nel campo di applicazione dell’articolo 14 del d.lgs. n. 102/2014 e s.m. in merito al computo degli spessori delle murature, delle tamponature o dei muri portanti, dei solai ed elementi intermedi e di chiusura, nonché alla deroga alle distanze minime tra edifici, alle distanze minime dai confini di proprietà, alle distanze minime di protezione dal nastro stradale e ferroviario, nonché alle altezze massime degli edifici</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9310"/>
             </w:tblGrid>
             <w:tr w:rsidR="00FC25D9" w:rsidRPr="009417D4" w14:paraId="7EC71E0C" w14:textId="77777777" w:rsidTr="00F13CC0">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9310" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="73116E73" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="008420E6" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008420E6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008420E6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                     </w:rPr>
                     <w:t>miglioramento_energetico_certifica</w:t>
                   </w:r>
                   <w:r w:rsidRPr="008420E6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>.val;block</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="008420E6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008420E6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>tbs:row</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="008420E6">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="37D89E55" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="008420E6" w:rsidRDefault="00FC25D9" w:rsidP="00FC25D9">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -15676,132 +12679,102 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65FC4153" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="000A2DE9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>miglioramento_energetico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>miglioramento_energetico_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'2']X non ricade nel campo di applicazione dell’articolo 14 del d.lgs. n. 102/2014 e s.m.</w:t>
+              <w:t>]='2']X non ricade nel campo di applicazione dell’articolo 14 del d.lgs. n. 102/2014 e s.m.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FC25D9" w:rsidRPr="00B05C94" w14:paraId="67174800" w14:textId="77777777" w:rsidTr="004E62D0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33530097" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="124A72E8" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
@@ -15852,255 +12825,192 @@
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03321BFE" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="003D35F6" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>bonus_energetico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>bonus_energetico_opt_</w:t>
-[...26 lines deleted...]
-              <w:t>'1']X ricade nell’articolo 12, comma 1, del d.lgs. n. 28/2011 in merito al bonus volumetrico del 5 per cento, pertanto si certifica nella relazione tecnica una copertura dei consumi di calore, di elettricità e per il raffrescamento, mediante energia prodotta da fonti rinnovabili, in misura superiore di almeno il 30 per cento rispetto ai valori minimi obbligatori di cui all’allegato 3 del d.lgs. n. 28/2011;</w:t>
+              <w:t>]='1']X ricade nell’articolo 12, comma 1, del d.lgs. n. 28/2011 in merito al bonus volumetrico del 5 per cento, pertanto si certifica nella relazione tecnica una copertura dei consumi di calore, di elettricità e per il raffrescamento, mediante energia prodotta da fonti rinnovabili, in misura superiore di almeno il 30 per cento rispetto ai valori minimi obbligatori di cui all’allegato 3 del d.lgs. n. 28/2011;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FC25D9" w:rsidRPr="00F116A3" w14:paraId="0ED5AA92" w14:textId="77777777" w:rsidTr="004E62D0">
+      <w:tr w:rsidR="00FC25D9" w:rsidRPr="00033ADA" w14:paraId="0ED5AA92" w14:textId="77777777" w:rsidTr="004E62D0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9541" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BDB1587" w14:textId="77777777" w:rsidR="00FC25D9" w:rsidRPr="003D35F6" w:rsidRDefault="00FC25D9" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>bonus_energetico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
-              <w:t>bonus_energetico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'</w:t>
+              <w:t>]='</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="003D35F6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
               </w:rPr>
               <w:t>']X</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-GB"/>
@@ -16203,51 +13113,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ALTRE SEGNALAZIONI, COMUNICAZIONI, ASSEVRAZIONI E ISTANZE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19254C5F" w14:textId="77777777" w:rsidR="002917B8" w:rsidRPr="00B05C94" w:rsidRDefault="002917B8">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00886210" w14:paraId="313EEFF8" w14:textId="77777777" w:rsidTr="00D528E0">
+      <w:tr w:rsidR="00886210" w14:paraId="313EEFF8" w14:textId="77777777" w:rsidTr="00FD0336">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46EFA3BD" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
@@ -16263,751 +13173,835 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>che l’intervento:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52375EDC" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886210" w14:paraId="5A120759" w14:textId="77777777" w:rsidTr="00D528E0">
+      <w:tr w:rsidR="00886210" w14:paraId="5A120759" w14:textId="77777777" w:rsidTr="00FD0336">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5688D2F6" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="000427C2" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>inquinamento_acustico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>inquinamento_acustico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non rientra nell’ambito di applicazione dell’articolo 8 della l. n. 447/1995</w:t>
+              <w:t>]='1']X non rientra nell’ambito di applicazione dell’articolo 8 della l. n. 447/1995</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886210" w14:paraId="726AA98B" w14:textId="77777777" w:rsidTr="00D528E0">
+      <w:tr w:rsidR="00886210" w14:paraId="726AA98B" w14:textId="77777777" w:rsidTr="00FD0336">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00B0D553" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="000427C2" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>inquinamento_acustico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>inquinamento_acustico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X rientra nell’ambito di applicazione dell’articolo 8 della l. n. 447/1995, integrato con i contenuti dell’articolo 4 del d.P.R. n. 227/2011 e pertanto si allega:</w:t>
+              <w:t>]='2']X rientra nell’ambito di applicazione dell’articolo 8 della l. n. 447/1995, integrato con i contenuti dell’articolo 4 del d.P.R. n. 227/2011 e pertanto si allega:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8653"/>
             </w:tblGrid>
             <w:tr w:rsidR="00886210" w:rsidRPr="000427C2" w14:paraId="32995A44" w14:textId="77777777" w:rsidTr="00FB1CFB">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1AF48B86" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="000427C2" w:rsidRDefault="00F00C7C">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1834"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000427C2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>X [</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>X [inquinamento_acustico_art_8.val;block=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000427C2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>inquinamento_acustico_art_8.val;block</w:t>
-[...19 lines deleted...]
-                    </w:rPr>
                     <w:t>tbs:row</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="000427C2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="4028A5BA" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="000427C2" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4BAE" w:rsidRPr="004F4BAE" w14:paraId="288FACA4" w14:textId="77777777" w:rsidTr="00D528E0">
+      <w:tr w:rsidR="004F4BAE" w:rsidRPr="004F4BAE" w14:paraId="288FACA4" w14:textId="77777777" w:rsidTr="00FD0336">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00F74145" w14:textId="517F1EBB" w:rsidR="004F4BAE" w:rsidRPr="000427C2" w:rsidRDefault="004F4BAE" w:rsidP="004F4BAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>inquinamento_acustico</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>_bis</w:t>
+            </w:r>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>inquinamento_acustico</w:t>
-[...9 lines deleted...]
-            </w:r>
+              <w:t>_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'</w:t>
+              <w:t>]='</w:t>
             </w:r>
             <w:r w:rsidR="00B5718F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">']X non rientra nell’ambito dell’applicazione del </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>d.P.C.M.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 dicembre 1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004F4BAE" w:rsidRPr="004F4BAE" w14:paraId="3FB9E414" w14:textId="77777777" w:rsidTr="00D528E0">
+      <w:tr w:rsidR="004F4BAE" w:rsidRPr="004F4BAE" w14:paraId="3FB9E414" w14:textId="77777777" w:rsidTr="00FD0336">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2ADEC860" w14:textId="32F66712" w:rsidR="004F4BAE" w:rsidRPr="000427C2" w:rsidRDefault="004F4BAE" w:rsidP="004F4BAE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000427C2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
+              <w:t>inquinamento_acustico</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>_bis</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000427C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000427C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='</w:t>
+            </w:r>
+            <w:r w:rsidR="00B5718F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000427C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">']X rientra nell’ambito dell’applicazione del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000427C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>d.P.C.M.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000427C2">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 dicembre 1997</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0336" w:rsidRPr="00FD0336" w14:paraId="4C387E9E" w14:textId="77777777" w:rsidTr="00FD0336">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9464" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CC71335" w14:textId="6F04D37E" w:rsidR="00FD0336" w:rsidRPr="00FD0336" w:rsidRDefault="00FD0336" w:rsidP="004F4BAE">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="000427C2">
-[...75 lines deleted...]
-            <w:r w:rsidRPr="000427C2">
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>inquinamento_acustico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">non rientra nell’ambito dell’applicazione del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0336">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>d.P.C.M.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="000427C2">
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5 dicembre 1997</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00FD0336" w:rsidRPr="00FD0336" w14:paraId="720DEF87" w14:textId="77777777" w:rsidTr="00FD0336">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9464" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6511AC5A" w14:textId="7DDA680C" w:rsidR="00FD0336" w:rsidRPr="00FD0336" w:rsidRDefault="00FD0336" w:rsidP="004F4BAE">
+            <w:pPr>
+              <w:contextualSpacing/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>[</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>onshow;block</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>=</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>inquinamento_acustico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='4']X rientra nell’ambito dell’applicazione del </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00FD0336">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>d.P.C.M.</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FD0336">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> 5 dicembre 1997</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="596FA340" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="004F4BAE" w:rsidRDefault="00886210">
+    <w:p w14:paraId="596FA340" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="00FD0336" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="003C3614" w14:paraId="5979F266" w14:textId="77777777" w:rsidTr="00F13CC0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9543" w:type="dxa"/>
@@ -17073,1035 +14067,771 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36552206" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>materiali_risulta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>materiali_risulta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non sono soggette alla normativa relativa ai materiali da scavo (DPR 13 giugno 2017, n. 120 e art. 184-bis d.lgs. n. 152 del 2006)</w:t>
+              <w:t>]='1']X non sono soggette alla normativa relativa ai materiali da scavo (DPR 13 giugno 2017, n. 120 e art. 184-bis d.lgs. n. 152 del 2006)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C3614" w:rsidRPr="000A2DE9" w14:paraId="355AAC6B" w14:textId="77777777" w:rsidTr="00F13CC0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A8C62D7" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>materiali_risulta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>materiali_risulta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X comportano la produzione di materiali da scavo considerati come sottoprodotti ai sensi dell’articolo 184-bis, comma 1 del d.lgs. n. 152/2006 e dell’articolo 4 del DPR 13 giugno 2017, n. 120</w:t>
+              <w:t>]='2']X comportano la produzione di materiali da scavo considerati come sottoprodotti ai sensi dell’articolo 184-bis, comma 1 del d.lgs. n. 152/2006 e dell’articolo 4 del DPR 13 giugno 2017, n. 120</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8732" w:type="dxa"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8732"/>
             </w:tblGrid>
             <w:tr w:rsidR="003C3614" w:rsidRPr="000A2DE9" w14:paraId="08441696" w14:textId="77777777" w:rsidTr="00F13CC0">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="56B8BD54" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>materiali_risulta_limite_volume_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'1']X le opere comportano la produzione di materiali da scavo per un volume inferiore o uguale a 6000 mc (cantiere di piccole dimensioni di cui all’art. 2, comma 1, lettera t) e artt. 20 e 21 del DPR n. 120/2017;</w:t>
+                    <w:t>materiali_risulta_limite_volume_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='1']X le opere comportano la produzione di materiali da scavo per un volume inferiore o uguale a 6000 mc (cantiere di piccole dimensioni di cui all’art. 2, comma 1, lettera t) e artt. 20 e 21 del DPR n. 120/2017;</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003C3614" w:rsidRPr="000A2DE9" w14:paraId="5BBC565E" w14:textId="77777777" w:rsidTr="00F13CC0">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="37232E84" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>materiali_risulta_limite_volume_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X le opere comportano la produzione di materiali da scavo per un volume superiore a 6000 mc e sono soggette a VIA o AIA (cantiere di grandi dimensioni di cui all’art. 2, comma 1, lettera u) e artt. 8 e ss. del DPR n. 120/2017);</w:t>
+                    <w:t>materiali_risulta_limite_volume_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X le opere comportano la produzione di materiali da scavo per un volume superiore a 6000 mc e sono soggette a VIA o AIA (cantiere di grandi dimensioni di cui all’art. 2, comma 1, lettera u) e artt. 8 e ss. del DPR n. 120/2017);</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="003C3614" w:rsidRPr="000A2DE9" w14:paraId="31C17E57" w14:textId="77777777" w:rsidTr="00F13CC0">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="260"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="634A3AE0" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>materiali_risulta_limite_volume_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'3']X le opere comportano la produzione di materiali da scavo per un volume superiore a 6000 mc, ma non sono soggette a VIA o AIA (cantiere di grandi dimensioni non sottoposto a VIA o AIA di cui all’art. 2, comma 1, lettera v) e art. 22 del DPR n. 120/2017)</w:t>
+                    <w:t>materiali_risulta_limite_volume_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='3']X le opere comportano la produzione di materiali da scavo per un volume superiore a 6000 mc, ma non sono soggette a VIA o AIA (cantiere di grandi dimensioni non sottoposto a VIA o AIA di cui all’art. 2, comma 1, lettera v) e art. 22 del DPR n. 120/2017)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="671896B6" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFF00"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C3614" w:rsidRPr="000A2DE9" w14:paraId="66794822" w14:textId="77777777" w:rsidTr="00F13CC0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="729558B7" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>materiali_risulta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>materiali_risulta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X comportano la produzione di materiali da scavo che saranno riutilizzati nello stesso luogo di produzione</w:t>
+              <w:t>]='3']X comportano la produzione di materiali da scavo che saranno riutilizzati nello stesso luogo di produzione</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C3614" w:rsidRPr="000A2DE9" w14:paraId="5544F4AD" w14:textId="77777777" w:rsidTr="00F13CC0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55D130AB" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>materiali_risulta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>materiali_risulta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'4']X riguardano interventi di demolizione di edifici o altri manufatti preesistenti e producono rifiuti la cui gestione è disciplinata ai sensi della parte quarta del d.lgs. n. 152/ 2006</w:t>
+              <w:t>]='4']X riguardano interventi di demolizione di edifici o altri manufatti preesistenti e producono rifiuti la cui gestione è disciplinata ai sensi della parte quarta del d.lgs. n. 152/ 2006</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003C3614" w:rsidRPr="000A2DE9" w14:paraId="1F8A0364" w14:textId="77777777" w:rsidTr="00F13CC0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9543" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="516B618B" w14:textId="77777777" w:rsidR="003C3614" w:rsidRPr="000A2DE9" w:rsidRDefault="003C3614" w:rsidP="00F13CC0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>materiali_risulta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>materiali_risulta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'5']X comportano la produzione di materiali da scavo che saranno gestiti dall’interessato come rifiuti</w:t>
+              <w:t>]='5']X comportano la produzione di materiali da scavo che saranno gestiti dall’interessato come rifiuti</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="65857ED0" w14:textId="77777777" w:rsidR="003C3614" w:rsidRDefault="003C3614"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="00886210" w14:paraId="6A04EE73" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71B098F7" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
@@ -18155,387 +14885,288 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A3C9CB3" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>prevenzione_incendi_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>prevenzione_incendi_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non è soggetto alle norme di prevenzione incendi</w:t>
+              <w:t>]='1']X non è soggetto alle norme di prevenzione incendi</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="008C63BE" w14:paraId="51A0D3EB" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A0A2100" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>prevenzione_incendi_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>prevenzione_incendi_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X è soggetto alle norme tecniche di prevenzione incendi e le stesse sono rispettate nel progetto</w:t>
+              <w:t>]='2']X è soggetto alle norme tecniche di prevenzione incendi e le stesse sono rispettate nel progetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="008C63BE" w14:paraId="5C68D4F2" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21EEACD3" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00F00C7C" w:rsidP="00FE70A0">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>prevenzione_incendi_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>prevenzione_incendi_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'3']X presenta caratteristiche tali da non consentire l’integrale osservanza delle regole tecniche di prevenzione incendi e </w:t>
+              <w:t xml:space="preserve">]='3']X presenta caratteristiche tali da non consentire l’integrale osservanza delle regole tecniche di prevenzione incendi e </w:t>
             </w:r>
             <w:r w:rsidR="00FE70A0" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>si allega documentazione necessaria all’ottenimento della deroga</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="008C63BE" w14:paraId="04A06D39" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CBE2DE4" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
@@ -18576,414 +15207,315 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="198ACE0B" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>prevenzione_incendi_progetti_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>prevenzione_incendi_progetti_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non è soggetto</w:t>
+              <w:t>]='1']X non è soggetto</w:t>
             </w:r>
             <w:r w:rsidR="00FE70A0" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>alla valutazione del progetto da parte del Comando Provinciale dei Vigili del Fuoco ai sensi del d.P.R. n. 151/2011</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="008C63BE" w14:paraId="4B5EEEDB" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E37BD1D" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>prevenzione_incendi_progetti_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>prevenzione_incendi_progetti_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X è soggetto alla valutazione del progetto da parte del Comando Provinciale dei Vigili del Fuoco, ai sensi dell’articolo 3 del d.P.R. n. 151/2011 e </w:t>
+              <w:t xml:space="preserve">]='2']X è soggetto alla valutazione del progetto da parte del Comando Provinciale dei Vigili del Fuoco, ai sensi dell’articolo 3 del d.P.R. n. 151/2011 e </w:t>
             </w:r>
             <w:r w:rsidR="00F5427D" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>si allega la documentazione necessaria alla valutazione del progetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F5427D" w:rsidRPr="008C63BE" w14:paraId="176836D3" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13FE21ED" w14:textId="77777777" w:rsidR="00F5427D" w:rsidRPr="008C63BE" w:rsidRDefault="00F5427D">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>prevenzione_incendi_progetti_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>prevenzione_incendi_progetti_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X</w:t>
+              <w:t>]='3']X</w:t>
             </w:r>
             <w:r w:rsidR="00C57B9E" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> costituisce variante e il sottoscritto assevera che le modifiche non costituiscono aggravio dei requisiti di sicurezza antincendio già approvati con parere del Comando Provinciale dei Vigili del fuoco rilasciato con prot. [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00C57B9E" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>prevenzione_incendi_parere_numero</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00C57B9E" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -19101,264 +15633,198 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00851F3D" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>amianto_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>amianto_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non interessano parti di edifici con presenza di fibre di amianto</w:t>
+              <w:t>]='1']X non interessano parti di edifici con presenza di fibre di amianto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="008C63BE" w14:paraId="067FEA80" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01EDCAD0" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="008C63BE" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>amianto_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>amianto_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'</w:t>
+              <w:t>]='</w:t>
             </w:r>
             <w:r w:rsidR="00273A69" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>']X interessano parti di edifici con presenza di fibre di amianto e che è stato predisposto, ai sensi dei commi 2 e 5 dell’articolo 256 del d.lgs. n. 81/2008, il Piano di Lavoro di demolizione o rimozione dell’amianto</w:t>
             </w:r>
             <w:r w:rsidR="00E324AF" w:rsidRPr="008C63BE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
@@ -19385,267 +15851,201 @@
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1A8A4A38" w14:textId="77777777" w:rsidR="00E324AF" w:rsidRPr="008C63BE" w:rsidRDefault="00E324AF" w:rsidP="00460D24">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>amianto_edifici_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'1']X in allegato alla presente relazione di asseverazione</w:t>
+                    <w:t>amianto_edifici_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008C63BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='1']X in allegato alla presente relazione di asseverazione</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00E324AF" w:rsidRPr="008C63BE" w14:paraId="486529F8" w14:textId="77777777" w:rsidTr="00FB1CFB">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3B8DC256" w14:textId="77777777" w:rsidR="00E324AF" w:rsidRPr="008C63BE" w:rsidRDefault="00E324AF" w:rsidP="00460D24">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>amianto_edifici_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008C63BE">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X sarà presentato 30 giorni prima dell’inizio dei lavori</w:t>
+                    <w:t>amianto_edifici_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="008C63BE">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X sarà presentato 30 giorni prima dell’inizio dei lavori</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6C07E8EE" w14:textId="77777777" w:rsidR="00E324AF" w:rsidRPr="008C63BE" w:rsidRDefault="00E324AF">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7453E3AC" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="00D05536" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -19730,623 +16130,458 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4535CB96" w14:textId="77777777" w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w:rsidRDefault="004E1EA4" w:rsidP="006254C3">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>igienico_sanitari_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>igienico_sanitari_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X è conforme ai requisiti igienico-sanitari e alle ipotesi di deroghe previste</w:t>
+              <w:t>]='1']X è conforme ai requisiti igienico-sanitari e alle ipotesi di deroghe previste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w14:paraId="541B107F" w14:textId="77777777" w:rsidTr="006254C3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B4B557B" w14:textId="77777777" w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w:rsidRDefault="004E1EA4" w:rsidP="006254C3">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>igienico_sanitari_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>igienico_sanitari_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X non è conforme ai requisiti igienico-sanitari e alle ipotesi di deroghe previste e pertanto si allega la documentazione per la richiesta di deroga</w:t>
+              <w:t>]='2']X non è conforme ai requisiti igienico-sanitari e alle ipotesi di deroghe previste e pertanto si allega la documentazione per la richiesta di deroga</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004E1EA4" w:rsidRPr="00D85F3F" w14:paraId="3A0934D5" w14:textId="77777777" w:rsidTr="006254C3">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D54B68C" w14:textId="77777777" w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w:rsidRDefault="004E1EA4" w:rsidP="006254C3">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>igienico_sanitari_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="008F01B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>igienico_sanitari_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X è conforme ai requisiti igienico-sanitari previsti dalla normativa vigente e ricade nelle ipotesi di cui all'articolo 24, comma 5-bis DPR 380/2001 trattandosi di:</w:t>
+              <w:t>]='3']X è conforme ai requisiti igienico-sanitari previsti dalla normativa vigente e ricade nelle ipotesi di cui all'articolo 24, comma 5-bis DPR 380/2001 trattandosi di:</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblStyle w:val="Grigliatabella"/>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="9233"/>
             </w:tblGrid>
             <w:tr w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w14:paraId="6707177E" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9233" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="25EBED9B" w14:textId="77777777" w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w:rsidRDefault="004E1EA4" w:rsidP="006254C3">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [requisiti_art24_5bis_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>key]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">'1']X locali con un’altezza minima interna inferiore a 2,70 metri ma uguale o superiore a 2,40 metri (art. 24, comma 5-bis, </w:t>
+                    <w:t xml:space="preserve"> [requisiti_art24_5bis_key]='1']X locali con un’altezza minima interna inferiore a 2,70 metri ma uguale o superiore a 2,40 metri (art. 24, comma 5-bis, </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>lett</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> a) DPR 380/2001)</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w14:paraId="76A8834E" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9233" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="161D21DB" w14:textId="77777777" w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w:rsidRDefault="004E1EA4" w:rsidP="006254C3">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [requisiti_art24_5bis_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>key]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">'2']X alloggio </w:t>
+                    <w:t xml:space="preserve"> [requisiti_art24_5bis_key]='2']X alloggio </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>monostanza</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> per una persona con una superficie minima, inclusi i servizi, inferiore a 28 metri quadrati ma uguale o superiore a 20 metri quadrati (art. 24, comma 5-bis, </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20372,121 +16607,88 @@
             <w:tr w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w14:paraId="2E61B57D" w14:textId="77777777" w:rsidTr="006254C3">
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="9233" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="39C242BE" w14:textId="77777777" w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w:rsidRDefault="004E1EA4" w:rsidP="006254C3">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [requisiti_art24_5bis_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>key]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">'3']X alloggio </w:t>
+                    <w:t xml:space="preserve"> [requisiti_art24_5bis_key]='3']X alloggio </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>monostanza</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> per due persone con una superficie minima, inclusi i servizi, inferiore a 38 metri quadrati ma uguale o superiore a 28 metri quadrati (art. 24, comma 5-bis, </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="008F01B2">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -20547,121 +16749,88 @@
                   <w:tr w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w14:paraId="48CCCE5C" w14:textId="77777777" w:rsidTr="006254C3">
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="9002" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="1E8E0119" w14:textId="77777777" w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w:rsidRDefault="004E1EA4" w:rsidP="006254C3">
                         <w:pPr>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="008F01B2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="008F01B2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="008F01B2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="008F01B2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="008F01B2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t xml:space="preserve"> [requisiti_art24_5ter_</w:t>
-[...19 lines deleted...]
-                          <w:t xml:space="preserve">'1']X i locali sono situati in edifici sottoposti ad interventi di recupero edilizio e di miglioramento delle caratteristiche igienico sanitarie (art. 24, comma 5-ter, </w:t>
+                          <w:t xml:space="preserve"> [requisiti_art24_5ter_key]='1']X i locali sono situati in edifici sottoposti ad interventi di recupero edilizio e di miglioramento delle caratteristiche igienico sanitarie (art. 24, comma 5-ter, </w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="008F01B2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>lett</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="008F01B2">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> a), DPR 380/2001)</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="004E1EA4" w:rsidRPr="008F01B2" w14:paraId="762A78E6" w14:textId="77777777" w:rsidTr="006254C3">
@@ -20884,141 +17053,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9714" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DB7597A" w14:textId="39F6CA2E" w:rsidR="00CA00CA" w:rsidRDefault="00CA00CA" w:rsidP="002E61DB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>interventi_strutturali_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>interventi_strutturali_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'1']X </w:t>
+              <w:t xml:space="preserve">]='1']X </w:t>
             </w:r>
             <w:r w:rsidR="00227A6E" w:rsidRPr="00227A6E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>rientra negli interventi “privi di rilevanza” nei riguardi della pubblica incolumità ai sensi dell’articolo 94-bis c. 1 lett. c) del d.P.R. n. 380/2001, secondo le linee guida approvate con D.M. 30/04/2020 e le disposizioni emanate dalla Regione Liguria (L.R. 29/1983 e relativi provvedimenti di attuazione, tra cui la D.G.R. n. 812/2020)</w:t>
             </w:r>
             <w:r w:rsidR="00352FF3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:r w:rsidR="00B9438B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
@@ -21053,294 +17189,228 @@
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="58E60647" w14:textId="348C67ED" w:rsidR="00B9438B" w:rsidRPr="000A2DE9" w:rsidRDefault="00B9438B" w:rsidP="00B9438B">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>preavviso</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>_dsi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>_dsi_opt_key</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve">'1']X </w:t>
+                    <w:t xml:space="preserve">]='1']X </w:t>
                   </w:r>
                   <w:r w:rsidR="00352FF3" w:rsidRPr="00352FF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>si allega il preavviso-denuncia semplificata per interventi “privi di rilevanza”</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00B9438B" w:rsidRPr="000A2DE9" w14:paraId="203B4D1C" w14:textId="77777777" w:rsidTr="00E7137B">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="09E7E4A5" w14:textId="6CDDDD6D" w:rsidR="00B9438B" w:rsidRPr="000A2DE9" w:rsidRDefault="00B9438B" w:rsidP="00B9438B">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>preavviso</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>_dsi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>_dsi_opt_key</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve">'2']X </w:t>
+                    <w:t xml:space="preserve">]='2']X </w:t>
                   </w:r>
                   <w:r w:rsidR="00352FF3" w:rsidRPr="00352FF3">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>il preavviso-denuncia semplificata per interventi “privi di rilevanza” sarà allegato alla comunicazione di inizio dei lavori</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="0A6AF7D1" w14:textId="2DF08552" w:rsidR="00B9438B" w:rsidRPr="000A2DE9" w:rsidRDefault="00B9438B" w:rsidP="002E61DB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -21352,141 +17422,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9714" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7511BFDA" w14:textId="41EF320C" w:rsidR="00CA00CA" w:rsidRPr="000A2DE9" w:rsidRDefault="00CA00CA" w:rsidP="002E61DB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>interventi_strutturali_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>interventi_strutturali_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X </w:t>
+              <w:t xml:space="preserve">]='2']X </w:t>
             </w:r>
             <w:r w:rsidR="008F6636" w:rsidRPr="008F6636">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>rientra negli interventi di “minore rilevanza” nei riguardi della pubblica incolumità ai sensi dell’articolo 94-bis c. 1 lett. b) del d.P.R. n. 380/2001, secondo le linee guida approvate con D.M. 30/04/2020 e le disposizioni emanate dalla Regione Liguria (L.R. 29/1983 e relativi provvedimenti di attuazione, tra cui la D.G.R. n. 812/2020)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8903" w:type="dxa"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8903"/>
             </w:tblGrid>
             <w:tr w:rsidR="00CA00CA" w:rsidRPr="00FA0FE7" w14:paraId="4477F9DF" w14:textId="77777777" w:rsidTr="00E7137B">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
@@ -21494,546 +17531,414 @@
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="44F9F6A5" w14:textId="52E19C83" w:rsidR="00CA00CA" w:rsidRPr="00FA0FE7" w:rsidRDefault="00CA00CA" w:rsidP="002E61DB">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>allega_dsi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">'1']X </w:t>
+                    <w:t>allega_dsi_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00FA0FE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">]='1']X </w:t>
                   </w:r>
                   <w:r w:rsidR="00D530DE" w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>si allega la denuncia delle opere strutturali ai sensi degli articoli 65 e 93 del d.P.R. n. 380/2001</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00CA00CA" w:rsidRPr="00FA0FE7" w14:paraId="776EB718" w14:textId="77777777" w:rsidTr="00E7137B">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="49B9C95C" w14:textId="6ECE1831" w:rsidR="00CA00CA" w:rsidRPr="00FA0FE7" w:rsidRDefault="00CA00CA" w:rsidP="002E61DB">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>allega_dsi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">'2']X </w:t>
+                    <w:t>allega_dsi_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00FA0FE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">]='2']X </w:t>
                   </w:r>
                   <w:r w:rsidR="006D7597" w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>si allega l’istanza per il rilascio della certificazione alla sopraelevazione ai sensi dell’articolo 90 del d.P.R. n. 380/2001</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008F6636" w:rsidRPr="00FA0FE7" w14:paraId="1F7D9CCF" w14:textId="77777777" w:rsidTr="00E7137B">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="460DEE59" w14:textId="5401D07F" w:rsidR="008F6636" w:rsidRPr="00FA0FE7" w:rsidRDefault="00D530DE" w:rsidP="002E61DB">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>allega_dsi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'3']X</w:t>
+                    <w:t>allega_dsi_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00FA0FE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='3']X</w:t>
                   </w:r>
                   <w:r w:rsidR="006D7597" w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> la denuncia delle opere strutturali ai sensi degli articoli 65 e 93 del d.P.R. n. 380/2001 sarà allegata alla comunicazione di inizio dei lavori</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="008F6636" w:rsidRPr="00A94454" w14:paraId="0774B11E" w14:textId="77777777" w:rsidTr="00E7137B">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="519CCD16" w14:textId="4C1C1B65" w:rsidR="008F6636" w:rsidRPr="00A94454" w:rsidRDefault="00D530DE" w:rsidP="002E61DB">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>allega_dsi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'4']X</w:t>
+                    <w:t>allega_dsi_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00FA0FE7">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='4']X</w:t>
                   </w:r>
                   <w:r w:rsidR="00A94454" w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="00ED1980" w:rsidRPr="00FA0FE7">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>il rilascio della certificazione alla sopraelevazione ai sensi dell’articolo 90 del d.P.R. n. 380/2001 sarà richiesto allo Sportello Unico, successivamente al rilascio del permesso di costruire, con presentazione di apposita istanza prima dell’inizio dei lavori</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6D730A67" w14:textId="77777777" w:rsidR="00CA00CA" w:rsidRPr="00A94454" w:rsidRDefault="00CA00CA" w:rsidP="002E61DB">
             <w:pPr>
@@ -22054,141 +17959,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9714" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2369BA64" w14:textId="77777777" w:rsidR="00CA00CA" w:rsidRDefault="00CA00CA" w:rsidP="002E61DB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>interventi_strutturali_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="000A2DE9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>interventi_strutturali_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'3']X </w:t>
+              <w:t xml:space="preserve">]='3']X </w:t>
             </w:r>
             <w:r w:rsidR="00D77681" w:rsidRPr="00D77681">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>rientra negli interventi “rilevanti” nei riguardi della pubblica incolumità ai sensi dell’articolo 94-bis c. 1 lett. a) del d.P.R. n. 380/2001, secondo le linee guida approvate con D.M. 30/04/2020 e le disposizioni emanate dalla Regione Liguria (L.R. 29/1983 e relativi provvedimenti di attuazione, tra cui la D.G.R. n. 812/2020)</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="8903" w:type="dxa"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8903"/>
             </w:tblGrid>
             <w:tr w:rsidR="00D77681" w:rsidRPr="000A2DE9" w14:paraId="069C7E52" w14:textId="77777777" w:rsidTr="00E7137B">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
@@ -22196,294 +18068,228 @@
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="7D998BFE" w14:textId="707C2C9B" w:rsidR="00D77681" w:rsidRPr="000A2DE9" w:rsidRDefault="00D77681" w:rsidP="00D77681">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00994C43" w:rsidRPr="00994C43">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>autorizzazione_dsi_opt</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>_key</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve">'1']X </w:t>
+                    <w:t xml:space="preserve">]='1']X </w:t>
                   </w:r>
                   <w:r w:rsidR="00994C43" w:rsidRPr="00994C43">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>si allega l’istanza per il rilascio dell’autorizzazione sismica ai sensi dell’articolo 94 del d.P.R. n. 380/2001, comprensiva dell’eventuale istanza per il rilascio della certificazione alla sopraelevazione ai sensi dell’articolo 90 del d.P.R. n. 380/2001</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00D77681" w:rsidRPr="000A2DE9" w14:paraId="65BD4C71" w14:textId="77777777" w:rsidTr="00E7137B">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8903" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3CA6CAC2" w14:textId="188783F5" w:rsidR="00D77681" w:rsidRPr="000A2DE9" w:rsidRDefault="00D77681" w:rsidP="00D77681">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="000A2DE9">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
                     <w:t xml:space="preserve"> [</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidR="00994C43" w:rsidRPr="00994C43">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>autorizzazione_dsi_opt</w:t>
                   </w:r>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>_key</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="000A2DE9">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...9 lines deleted...]
-                    <w:t xml:space="preserve">'2']X </w:t>
+                    <w:t xml:space="preserve">]='2']X </w:t>
                   </w:r>
                   <w:r w:rsidR="00994C43" w:rsidRPr="00994C43">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>il rilascio dell’autorizzazione sismica ai sensi dell’articolo 94 del d.P.R. n. 380/2001 e dell’eventuale certificazione alla sopraelevazione ai sensi dell’articolo 90 del d.P.R. n. 380/2001 sarà richiesto allo Sportello Unico, successivamente al rilascio del permesso di costruire, con presentazione di apposita istanza prima dell’inizio dei lavori</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="7F09E521" w14:textId="4FF9F19D" w:rsidR="00D77681" w:rsidRPr="000A2DE9" w:rsidRDefault="00D77681" w:rsidP="002E61DB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
@@ -22663,192 +18469,128 @@
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7E6B682B" w14:textId="332712FA" w:rsidR="004B530A" w:rsidRPr="000A2DE9" w:rsidRDefault="004B530A" w:rsidP="002E61DB">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>procedimento_dsi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>procedimento_</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>]='1']Denuncia Sismica Integrata presentata con protocollo n. [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>dsi</w:t>
+              <w:t>numero_protocollo_dsi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>]=</w:t>
-[...60 lines deleted...]
-              <w:t xml:space="preserve"> [</w:t>
+              <w:t>] ,anno [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>anno_protocollo_dsi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="004B530A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
@@ -22949,381 +18691,282 @@
       <w:tr w:rsidR="00970B3C" w:rsidRPr="0005494C" w14:paraId="3EDADBFF" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B866B9B" w14:textId="77777777" w:rsidR="00970B3C" w:rsidRPr="0005494C" w:rsidRDefault="00970B3C" w:rsidP="00460D24">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>qualita_terreni_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non richiede indagini ambientali preventive in relazione alle attività finora svolte sull’area interessata dall’intervento</w:t>
+              <w:t>qualita_terreni_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X non richiede indagini ambientali preventive in relazione alle attività finora svolte sull’area interessata dall’intervento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970B3C" w:rsidRPr="0005494C" w14:paraId="619CB37E" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D369270" w14:textId="77777777" w:rsidR="00970B3C" w:rsidRPr="0005494C" w:rsidRDefault="00970B3C" w:rsidP="00460D24">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>qualita_terreni_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X a seguito delle preventive indagini ambientali effettuate, non necessita di bonifica, pertanto si allegano i risultati delle analisi ambientali dei terreni</w:t>
+              <w:t>qualita_terreni_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='2']X a seguito delle preventive indagini ambientali effettuate, non necessita di bonifica, pertanto si allegano i risultati delle analisi ambientali dei terreni</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00970B3C" w:rsidRPr="0005494C" w14:paraId="108525B4" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539EDCB0" w14:textId="77777777" w:rsidR="00970B3C" w:rsidRPr="0005494C" w:rsidRDefault="00970B3C" w:rsidP="00970B3C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>qualita_terreni_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'3']X è stata oggetto di bonifica dei terreni con obiettivi compatibili con la destinazione d’uso del presente intervento, come risulta dalla certificazione conclusiva di avvenuta bonifica rilasciata </w:t>
+              <w:t>qualita_terreni_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='3']X è stata oggetto di bonifica dei terreni con obiettivi compatibili con la destinazione d’uso del presente intervento, come risulta dalla certificazione conclusiva di avvenuta bonifica rilasciata </w:t>
             </w:r>
             <w:r w:rsidR="00906825" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>da [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00906825" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>ente_certificazione_bonifica</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00906825" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -23492,264 +19135,198 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30D3A89A" w14:textId="77777777" w:rsidR="000D74DF" w:rsidRPr="0005494C" w:rsidRDefault="000D74DF" w:rsidP="000D74DF">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>opere_urbanizzazione_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X è dotata delle opere di urbanizzazione primaria</w:t>
+              <w:t>opere_urbanizzazione_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X è dotata delle opere di urbanizzazione primaria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D74DF" w:rsidRPr="0005494C" w14:paraId="70CD7292" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3ABFF2AC" w14:textId="77777777" w:rsidR="000D74DF" w:rsidRPr="0005494C" w:rsidRDefault="000D74DF" w:rsidP="00460D24">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>opere_urbanizzazione_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X </w:t>
+              <w:t>opere_urbanizzazione_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='2']X </w:t>
             </w:r>
             <w:r w:rsidR="00087C2C" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>non è dotata delle opere di urbanizzazione primaria e la loro attuazione è prevista da parte dell’amministrazione comunale nel corso del prossimo triennio ovvero la loro attuazione è prevista nella convenzione stipulata in data [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00087C2C" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>data_convenzione_oneri</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00087C2C" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -23856,521 +19433,389 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F59C0A1" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>scarichi_idrici_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non necessita di autorizzazione allo scarico</w:t>
+              <w:t>scarichi_idrici_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X non necessita di autorizzazione allo scarico</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00087C2C" w:rsidRPr="0005494C" w14:paraId="61F178CA" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43384D12" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>scarichi_idrici_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X necessita di autorizzazione allo scarico e la stessa è stata richiesta / ottenuta nell’ambito di altre autorizzazioni o valutazioni ambientali (AUA, AIA, VIA)</w:t>
+              <w:t>scarichi_idrici_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='2']X necessita di autorizzazione allo scarico e la stessa è stata richiesta / ottenuta nell’ambito di altre autorizzazioni o valutazioni ambientali (AUA, AIA, VIA)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00087C2C" w:rsidRPr="0005494C" w14:paraId="5282FA6C" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07B3C1A4" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>scarichi_idrici_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X necessita di autorizzazione</w:t>
+              <w:t>scarichi_idrici_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X necessita di autorizzazione</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8653"/>
             </w:tblGrid>
             <w:tr w:rsidR="00087C2C" w:rsidRPr="0005494C" w14:paraId="703BB064" w14:textId="77777777" w:rsidTr="00FB1CFB">
               <w:trPr>
                 <w:cantSplit/>
                 <w:trHeight w:val="1417"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="16186568" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>autorizzazione_scarichi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">'1']X allo scarico in pubblica fognatura ai sensi del d.lgs. n. 152/2006 e della </w:t>
+                    <w:t>autorizzazione_scarichi_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">]='1']X allo scarico in pubblica fognatura ai sensi del d.lgs. n. 152/2006 e della </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>l.r</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>. n. 43/1995 e pertanto</w:t>
                   </w:r>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
@@ -24389,267 +19834,201 @@
                         <w:tcW w:w="7679" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="40F6FC6E" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="1843"/>
                           </w:tabs>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>scarichi_idrici_autorizzazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>scarichi_idrici_autorizzazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'1']X si allega la documentazione necessaria ai fini del rilascio della stessa</w:t>
+                          <w:t>]='1']X si allega la documentazione necessaria ai fini del rilascio della stessa</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00087C2C" w:rsidRPr="0005494C" w14:paraId="4A8EC4C5" w14:textId="77777777" w:rsidTr="00FB1CFB">
                     <w:trPr>
                       <w:cantSplit/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="7679" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="2DB9C386" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="1843"/>
                           </w:tabs>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>scarichi_idrici_autorizzazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>scarichi_idrici_autorizzazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'2']X la relativa autorizzazione è stata ottenuta con prot. [</w:t>
+                          <w:t>]='2']X la relativa autorizzazione è stata ottenuta con prot. [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>numero_protocollo_scarichi_idrici</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>] in data [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -24697,401 +20076,302 @@
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="3CEADD2C" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                   <w:pPr>
                     <w:tabs>
                       <w:tab w:val="left" w:pos="1843"/>
                     </w:tabs>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>autorizzazione_scarichi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X allo scarico in acque superficiali, sul suolo e negli strati superficiali del sottosuolo ai sensi del d.lgs. n. 152/2006 e pertanto</w:t>
+                    <w:t>autorizzazione_scarichi_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X allo scarico in acque superficiali, sul suolo e negli strati superficiali del sottosuolo ai sensi del d.lgs. n. 152/2006 e pertanto</w:t>
                   </w:r>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
                     <w:tblInd w:w="988" w:type="dxa"/>
                     <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
                   </w:tblPr>
                   <w:tblGrid>
                     <w:gridCol w:w="7449"/>
                   </w:tblGrid>
                   <w:tr w:rsidR="00087C2C" w:rsidRPr="0005494C" w14:paraId="6E039FCF" w14:textId="77777777" w:rsidTr="00FB1CFB">
                     <w:trPr>
                       <w:cantSplit/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="7679" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="1933A9BE" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="1843"/>
                           </w:tabs>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>scarichi_idrici_autorizzazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>scarichi_idrici_autorizzazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'1']X si allega la documentazione necessaria ai fini del rilascio della stessa</w:t>
+                          <w:t>]='1']X si allega la documentazione necessaria ai fini del rilascio della stessa</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00087C2C" w:rsidRPr="0005494C" w14:paraId="2E164B91" w14:textId="77777777" w:rsidTr="00FB1CFB">
                     <w:trPr>
                       <w:cantSplit/>
                       <w:trHeight w:val="649"/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="7679" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="1C16B479" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="1843"/>
                           </w:tabs>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>scarichi_idrici_autorizzazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>scarichi_idrici_autorizzazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'2']X la relativa autorizzazione è stata ottenuta con prot. [</w:t>
+                          <w:t>]='2']X la relativa autorizzazione è stata ottenuta con prot. [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>numero_protocollo_scarichi_idrici</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>] in data [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -25134,141 +20414,108 @@
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="421BE3D6" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>autorizzazione_scarichi_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve">'3']X all’allaccio in pubblica fognatura ai sensi della </w:t>
+                    <w:t>autorizzazione_scarichi_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">]='3']X all’allaccio in pubblica fognatura ai sensi della </w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>l.r</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t xml:space="preserve">. n. 43/1995 e pertanto </w:t>
                   </w:r>
                 </w:p>
                 <w:tbl>
                   <w:tblPr>
                     <w:tblW w:w="0" w:type="auto"/>
@@ -25287,267 +20534,201 @@
                         <w:tcW w:w="7679" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="4300729E" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="1843"/>
                           </w:tabs>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>scarichi_idrici_autorizzazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>scarichi_idrici_autorizzazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'1']X si allega la documentazione necessaria ai fini del rilascio della stessa</w:t>
+                          <w:t>]='1']X si allega la documentazione necessaria ai fini del rilascio della stessa</w:t>
                         </w:r>
                       </w:p>
                     </w:tc>
                   </w:tr>
                   <w:tr w:rsidR="00087C2C" w:rsidRPr="0005494C" w14:paraId="70CD9BE7" w14:textId="77777777" w:rsidTr="00FB1CFB">
                     <w:trPr>
                       <w:cantSplit/>
                     </w:trPr>
                     <w:tc>
                       <w:tcPr>
                         <w:tcW w:w="7679" w:type="dxa"/>
                       </w:tcPr>
                       <w:p w14:paraId="5EF17976" w14:textId="77777777" w:rsidR="00087C2C" w:rsidRPr="0005494C" w:rsidRDefault="00087C2C" w:rsidP="00460D24">
                         <w:pPr>
                           <w:tabs>
                             <w:tab w:val="left" w:pos="1843"/>
                           </w:tabs>
                           <w:contextualSpacing/>
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>[</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>onshow;block</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
-                        <w:proofErr w:type="gramEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>=</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
-                        <w:proofErr w:type="gramStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>tbs:row</w:t>
-[...9 lines deleted...]
-                          <w:t>;when</w:t>
+                          <w:t>tbs:row;when</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t xml:space="preserve"> [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>scarichi_idrici_autorizzazione_opt_</w:t>
-[...9 lines deleted...]
-                          <w:t>key</w:t>
+                          <w:t>scarichi_idrici_autorizzazione_opt_key</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
-                          <w:t>]=</w:t>
-[...9 lines deleted...]
-                          <w:t>'2']X la relativa autorizzazione è stata ottenuta con prot. [</w:t>
+                          <w:t>]='2']X la relativa autorizzazione è stata ottenuta con prot. [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>numero_protocollo_scarichi_idrici</w:t>
                         </w:r>
                         <w:proofErr w:type="spellEnd"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                             <w:lang w:eastAsia="it-IT"/>
                           </w:rPr>
                           <w:t>]in data [</w:t>
                         </w:r>
                         <w:proofErr w:type="spellStart"/>
                         <w:r w:rsidRPr="0005494C">
                           <w:rPr>
                             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -25801,59 +20982,59 @@
         </w:rPr>
         <w:t>AMBIENTALE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EE09D54" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00886210" w14:paraId="6CB41918" w14:textId="77777777" w:rsidTr="00C8036D">
+      <w:tr w:rsidR="00886210" w14:paraId="6CB41918" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A008FD5" w14:textId="54A54452" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
+          <w:p w14:paraId="3A008FD5" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="005A6EF6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
@@ -25881,1104 +21062,789 @@
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>che l’intervento, ai sensi della Parte III del d.lgs. n. 42/2004 (Codice dei beni culturali e del paesaggio):</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4637FB65" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="5E3C618D" w14:textId="77777777" w:rsidTr="00C8036D">
+      <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="5E3C618D" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5433B1E4" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>autorizzazione_paesaggistica_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non ricade in zona sottoposta a tutela</w:t>
+              <w:t>autorizzazione_paesaggistica_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X non ricade in zona sottoposta a tutela</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="73609BF4" w14:textId="77777777" w:rsidTr="00C8036D">
+      <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="73609BF4" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D774360" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>autorizzazione_paesaggistica_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X ricade in zona tutelata, ma le opere non comportano alterazione dei luoghi o dell’aspetto esteriore degli edifici ovvero non sono soggetti ad autorizzazione ai sensi dell’art. 149, d.lgs. n. 42/2004</w:t>
+              <w:t>autorizzazione_paesaggistica_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='2']X ricade in zona tutelata, ma le opere non comportano alterazione dei luoghi o dell’aspetto esteriore degli edifici ovvero non sono soggetti ad autorizzazione ai sensi dell’art. 149, d.lgs. n. 42/2004</w:t>
             </w:r>
             <w:r w:rsidR="00DD78B2" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> e del </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00DD78B2" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>d.P.R</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00DD78B2" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> n. 31/2017, Allegato A e art. 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="44C1079C" w14:textId="77777777" w:rsidTr="00C8036D">
+      <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="44C1079C" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77AD0C62" w14:textId="4EACF957" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
+          <w:p w14:paraId="5C4BD6ED" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>autorizzazione_paesaggistica_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X ricade in zona tutelata e le opere comportano alterazione dei luoghi o dell’aspetto esteriore degli edifici e</w:t>
+              <w:t>autorizzazione_paesaggistica_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X ricade in zona tutelata e le opere comportano alterazione dei luoghi o dell’aspetto esteriore degli edifici e</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...9 lines deleted...]
-          <w:p w14:paraId="5CE66807" w14:textId="77777777" w:rsidR="00560F7E" w:rsidRPr="00F73683" w:rsidRDefault="00560F7E" w:rsidP="002F6F70">
+          <w:tbl>
+            <w:tblPr>
+              <w:tblW w:w="0" w:type="auto"/>
+              <w:tblInd w:w="595" w:type="dxa"/>
+              <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+            </w:tblPr>
+            <w:tblGrid>
+              <w:gridCol w:w="8653"/>
+            </w:tblGrid>
+            <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="49168C7A" w14:textId="77777777" w:rsidTr="00E94A79">
+              <w:trPr>
+                <w:cantSplit/>
+                <w:trHeight w:val="587"/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8730" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="64812287" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
+                  <w:pPr>
+                    <w:tabs>
+                      <w:tab w:val="left" w:pos="1843"/>
+                    </w:tabs>
+                    <w:contextualSpacing/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>procedimento_autorizzazione_paesaggistica_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">]='1']X è assoggettato al procedimento semplificato di autorizzazione paesaggistica, in quanto di lieve entità, secondo quanto previsto dal d.P.R. n. 139/2010, e </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00293A14" w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>si allega la relazione paesaggistica semplificata e la documentazione necessaria ai fini del rilascio dell’autorizzazione paesaggistica semplificata</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="1391D922" w14:textId="77777777" w:rsidTr="00E94A79">
+              <w:trPr>
+                <w:cantSplit/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8730" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="011812B2" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
+                  <w:pPr>
+                    <w:contextualSpacing/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>procedimento_autorizzazione_paesaggistica_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve">]='2']X è assoggettato al procedimento ordinario di autorizzazione paesaggistica, e </w:t>
+                  </w:r>
+                  <w:r w:rsidR="00293A14" w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>si allega la relazione paesaggistica e la documentazione necessaria ai fini del rilascio dell’autorizzazione paesaggistica</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00A549BA" w:rsidRPr="0005494C" w14:paraId="09AE1D77" w14:textId="77777777" w:rsidTr="00E94A79">
+              <w:trPr>
+                <w:cantSplit/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8730" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="5D43B61B" w14:textId="77777777" w:rsidR="00A549BA" w:rsidRPr="0005494C" w:rsidRDefault="00A549BA" w:rsidP="00A549BA">
+                  <w:pPr>
+                    <w:contextualSpacing/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>procedimento_autorizzazione_paesaggistica_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='3']X l’autorizzazione paesaggistica è stata rilasciata con atto prot. [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C076D9" w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>numero_protocollo_autorizzazione_paesaggistica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>] in data [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidR="00C076D9" w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>data_protocollo_autorizzazione_paesaggistica</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+            <w:tr w:rsidR="00E94A79" w:rsidRPr="0005494C" w14:paraId="52142A37" w14:textId="77777777" w:rsidTr="00E94A79">
+              <w:trPr>
+                <w:cantSplit/>
+              </w:trPr>
+              <w:tc>
+                <w:tcPr>
+                  <w:tcW w:w="8730" w:type="dxa"/>
+                </w:tcPr>
+                <w:p w14:paraId="755B7E96" w14:textId="7B638AA4" w:rsidR="00E94A79" w:rsidRPr="0005494C" w:rsidRDefault="00E94A79" w:rsidP="00A549BA">
+                  <w:pPr>
+                    <w:contextualSpacing/>
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                  </w:pPr>
+                  <w:r w:rsidRPr="00E94A79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E94A79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>onshow;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E94A79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E94A79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>tbs:row;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E94A79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
+                  <w:r w:rsidRPr="00E94A79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>procedimento_autorizzazione_paesaggistica_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="00E94A79">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='4']X è assoggettato al procedimento di accertamento della compatibilità paesaggistica di cui all'articolo 36-bis del DPR 380/2001 e si allega documentazione necessaria ai fini del rilascio del parere vincolante (vedi quadro della documentazione allegata - art. 36-bis comma 4 DPR 380/2001)</w:t>
+                  </w:r>
+                </w:p>
+              </w:tc>
+            </w:tr>
+          </w:tbl>
+          <w:p w14:paraId="77AD0C62" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-                <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="0005494C">
-[...636 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C4DB6D3" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9464"/>
       </w:tblGrid>
       <w:tr w:rsidR="00886210" w14:paraId="4D055F53" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
@@ -27099,416 +21965,297 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6226C99E" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>beni_archeologici_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non è sottoposto a tutela</w:t>
+              <w:t>beni_archeologici_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X non è sottoposto a tutela</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="5A05936F" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10C4693A" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>beni_archeologici_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X è sottoposto a tutela e </w:t>
+              <w:t>beni_archeologici_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='2']X è sottoposto a tutela e </w:t>
             </w:r>
             <w:r w:rsidR="002115C5" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>si allega la documentazione necessaria ai fini del rilascio dell’autorizzazione/atto di assenso</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A557B" w:rsidRPr="0005494C" w14:paraId="527C815D" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22F60076" w14:textId="77777777" w:rsidR="007A557B" w:rsidRPr="0005494C" w:rsidRDefault="007A557B" w:rsidP="007A557B">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>beni_archeologici_opt_</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> stato rilasciato con atto prot. [</w:t>
+              <w:t>beni_archeologici_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X l’autorizzazione/atto di assenso  è stato rilasciato con atto prot. [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>numero_protocollo_beni_archeologici</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>] in data [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -27650,169 +22397,136 @@
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>. 12/1995)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="728E4B4E" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00886210" w:rsidRPr="00F116A3" w14:paraId="27D70CCB" w14:textId="77777777" w:rsidTr="00D528E0">
+      <w:tr w:rsidR="00886210" w:rsidRPr="00033ADA" w14:paraId="27D70CCB" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D26E2CA" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="00BC2BFE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:row</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:row;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>area_protetta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>area_protetta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'1']X non </w:t>
+              <w:t xml:space="preserve">]='1']X non </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>ricade</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:val="en-US" w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> in area </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00BC2BFE" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -27835,141 +22549,108 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00127E13" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="00BC2BFE">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>area_protetta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X ricade in area </w:t>
+              <w:t>area_protetta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='2']X ricade in area </w:t>
             </w:r>
             <w:r w:rsidR="00BC2BFE" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>tutelata</w:t>
             </w:r>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">, ma </w:t>
             </w:r>
             <w:r w:rsidR="00BC2BFE" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
@@ -27985,273 +22666,207 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="744B1979" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="00BC2BFE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>area_protetta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'3']X </w:t>
+              <w:t>area_protetta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='3']X </w:t>
             </w:r>
             <w:r w:rsidR="00BC2BFE" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">è sottoposto alle relative disposizioni e si allega la documentazione necessaria ai fini del rilascio del parere/nulla osta </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC2BFE" w:rsidRPr="0005494C" w14:paraId="5FF11B52" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7889F7B7" w14:textId="77777777" w:rsidR="00BC2BFE" w:rsidRPr="0005494C" w:rsidRDefault="00BC2BFE" w:rsidP="00BC2BFE">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>area_protetta_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'4']X è sottoposto alle relative disposizioni e il parere/nulla osta è stato rilasciato con atto </w:t>
+              <w:t>area_protetta_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='4']X è sottoposto alle relative disposizioni e il parere/nulla osta è stato rilasciato con atto </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>prot</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -28436,264 +23051,198 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52E8F614" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idrogeologico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non è sottoposta a tutela</w:t>
+              <w:t>vincolo_idrogeologico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X non è sottoposta a tutela</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="6ABB8841" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="68E66B9E" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="00820B22">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idrogeologico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'2']X è sottoposta a tutela </w:t>
+              <w:t>vincolo_idrogeologico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='2']X è sottoposta a tutela </w:t>
             </w:r>
             <w:r w:rsidR="00820B22" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">e l’intervento rientra nei casi eseguibili senza autorizzazione di cui al comma 5 dell’articolo 61 del d.lgs. n. 152/2006 e al </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00820B22" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>r.d.l.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00820B22" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -28714,141 +23263,108 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3767091E" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="00820B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idrogeologico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t xml:space="preserve">'3']X è sottoposta a tutela ed è necessario il rilascio dell’autorizzazione </w:t>
+              <w:t>vincolo_idrogeologico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='3']X è sottoposta a tutela ed è necessario il rilascio dell’autorizzazione </w:t>
             </w:r>
             <w:r w:rsidR="00820B22" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve">di cui al comma 5 dell’articolo 61 del d.lgs. n. 152/2006 e al </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="00820B22" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>r.d.l.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="00820B22" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -28887,141 +23403,108 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D531ED9" w14:textId="77777777" w:rsidR="00820B22" w:rsidRPr="0005494C" w:rsidRDefault="00820B22" w:rsidP="00820B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idrogeologico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'4']X è sottoposta a tutela e l’autorizzazione è stata rilasciata con atto prot. [</w:t>
+              <w:t>vincolo_idrogeologico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='4']X è sottoposta a tutela e l’autorizzazione è stata rilasciata con atto prot. [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>numero_protocollo_vincolo_idrogeologico</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>] in data [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -29053,173 +23536,120 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BBF0F01" w14:textId="77777777" w:rsidR="0003264B" w:rsidRPr="0005494C" w:rsidRDefault="0003264B" w:rsidP="00820B22">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="851"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idrogeologico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'5']X</w:t>
+              <w:t>vincolo_idrogeologico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='5']X</w:t>
             </w:r>
             <w:r w:rsidRPr="0005494C">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>è sottoposta a tutela ed è necessario il rilascio dell’autorizzazione (articolo 61 comma 5 del d.lgs. n. 152/</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">è sottoposta a tutela ed è necessario il rilascio dell’autorizzazione (articolo 61 comma 5 del d.lgs. n. 152/2006 ; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>r.d.l.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> 3267/1923; </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -29361,284 +23791,198 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BF6A53F" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="855"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idraulico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non è sottoposta a tutela</w:t>
+              <w:t>vincolo_idraulico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X non è sottoposta a tutela</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="07740763" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29965628" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idraulico_opt_</w:t>
-[...49 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>vincolo_idraulico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t xml:space="preserve">]='2']X è sottoposta a tutela ed è necessario il rilascio dell’autorizzazione (articolo 115 del d.lgs. n. 152/2006,l </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>r.d.</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> 523/1904, regolamento regionale 14 luglio 2011, n. 3)</w:t>
             </w:r>
             <w:r w:rsidR="006C31E2" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
@@ -29674,141 +24018,108 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="094C260D" w14:textId="77777777" w:rsidR="006C31E2" w:rsidRPr="0005494C" w:rsidRDefault="006C31E2" w:rsidP="006C31E2">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>vincolo_idraulico_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X è sottoposta a tutela</w:t>
+              <w:t>vincolo_idraulico_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X è sottoposta a tutela</w:t>
             </w:r>
             <w:r w:rsidR="00AD4C01" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> e</w:t>
             </w:r>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> l’autorizzazione è stata rilasciata con atto prot. [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -29874,50 +24185,51 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20D28976" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00A772A5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>21</w:t>
             </w:r>
             <w:r w:rsidR="00F00C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidR="00AD4C01">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Zona di conservazione</w:t>
             </w:r>
             <w:r w:rsidR="00F00C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -30015,395 +24327,296 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="53ACC6CE" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>siti_natura_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X non è soggetto a Valutazione d’incidenza</w:t>
+              <w:t>siti_natura_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X non è soggetto a Valutazione d’incidenza</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="458E64C8" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="762D5E7A" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="00AD4C01">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>siti_natura_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X è soggetto a Valutazione d’incidenza, pertanto</w:t>
+              <w:t>siti_natura_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='2']X è soggetto a Valutazione d’incidenza, pertanto</w:t>
             </w:r>
             <w:r w:rsidR="00AD4C01" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> si allega la documentazione necessaria all’approvazione del progetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AD4C01" w:rsidRPr="0005494C" w14:paraId="2E7D5C2C" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02BD2D3E" w14:textId="77777777" w:rsidR="00AD4C01" w:rsidRPr="0005494C" w:rsidRDefault="00AD4C01" w:rsidP="00AD4C01">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>siti_natura_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X è soggetto a Valutazione d’incidenza ed è stata rilasciata con atto prot. [</w:t>
+              <w:t>siti_natura_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X è soggetto a Valutazione d’incidenza ed è stata rilasciata con atto prot. [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>numero_protocollo_siti_natura</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>] in data [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -30450,51 +24663,50 @@
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01737D56" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00A772A5">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>22</w:t>
             </w:r>
             <w:r w:rsidR="00F00C7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>) Fascia di rispetto cimiteriale</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="469C04E3" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -30522,519 +24734,387 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60F26465" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>fascia_cimiteriale_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X l’intervento non ricade nella fascia di rispetto</w:t>
+              <w:t>fascia_cimiteriale_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X l’intervento non ricade nella fascia di rispetto</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="6E250353" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4ECEC9EA" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>fascia_cimiteriale_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X l’intervento ricade nella fascia di rispetto ed è consentito</w:t>
+              <w:t>fascia_cimiteriale_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='2']X l’intervento ricade nella fascia di rispetto ed è consentito</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="45529EFA" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CFD87E2" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>fascia_cimiteriale_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X l’intervento ricade in fascia di rispetto cimiteriale e non è consentito, pertanto</w:t>
+              <w:t>fascia_cimiteriale_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X l’intervento ricade in fascia di rispetto cimiteriale e non è consentito, pertanto</w:t>
             </w:r>
             <w:r w:rsidR="008768B6" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> si allega la documentazione necessaria per la richiesta di deroga</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008768B6" w:rsidRPr="0005494C" w14:paraId="4083FD94" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DA9A74D" w14:textId="77777777" w:rsidR="008768B6" w:rsidRPr="0005494C" w:rsidRDefault="008768B6" w:rsidP="008768B6">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>fascia_cimiteriale_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'4'] X l’intervento ricade in fascia di rispetto cimiteriale e non è consentito e la deroga è stata rilasciata con atto prot. [</w:t>
+              <w:t>fascia_cimiteriale_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='4'] X l’intervento ricade in fascia di rispetto cimiteriale e non è consentito e la deroga è stata rilasciata con atto prot. [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>numero_protocollo_fascia_cimiteriale</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>] in data [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -31180,517 +25260,385 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="222CD709" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>rischio_incidente_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'1']X nel comune non è presente un’attività a rischio d’incidente rilevante</w:t>
+              <w:t>rischio_incidente_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='1']X nel comune non è presente un’attività a rischio d’incidente rilevante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="191D0954" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60711FBC" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>rischio_incidente_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'2']X nel comune è presente un’attività a rischio d’incidente rilevante e la relativa “area di danno” è individuata nella pianificazione comunale</w:t>
+              <w:t>rischio_incidente_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='2']X nel comune è presente un’attività a rischio d’incidente rilevante e la relativa “area di danno” è individuata nella pianificazione comunale</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblInd w:w="595" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="8653"/>
             </w:tblGrid>
             <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="703AD6BC" w14:textId="77777777" w:rsidTr="00FB1CFB">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="6EDB5AE4" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>rischio_incidente_individuato_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'1']X l’intervento non ricade nell’area di danno</w:t>
+                    <w:t>rischio_incidente_individuato_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='1']X l’intervento non ricade nell’area di danno</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
             <w:tr w:rsidR="00886210" w:rsidRPr="0005494C" w14:paraId="4B1B2149" w14:textId="77777777" w:rsidTr="00FB1CFB">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="8898" w:type="dxa"/>
                 </w:tcPr>
                 <w:p w14:paraId="1C4CD885" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="001A42C2">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
-                  </w:r>
-[...30 lines deleted...]
-                    <w:t>;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
+                    <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>rischio_incidente_individuato_opt_</w:t>
-[...9 lines deleted...]
-                    <w:t>key</w:t>
+                    <w:t>tbs:row;when</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>]=</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
-                    <w:t>'2']X l’intervento ricade in area di danno, pertanto</w:t>
+                    <w:t>rischio_incidente_individuato_opt_key</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
+                  <w:r w:rsidRPr="0005494C">
+                    <w:rPr>
+                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                      <w:sz w:val="18"/>
+                      <w:szCs w:val="18"/>
+                      <w:lang w:eastAsia="it-IT"/>
+                    </w:rPr>
+                    <w:t>]='2']X l’intervento ricade in area di danno, pertanto</w:t>
                   </w:r>
                   <w:r w:rsidR="001A42C2" w:rsidRPr="0005494C">
                     <w:t xml:space="preserve"> </w:t>
                   </w:r>
                   <w:r w:rsidR="001A42C2" w:rsidRPr="0005494C">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="18"/>
                       <w:szCs w:val="18"/>
                       <w:lang w:eastAsia="it-IT"/>
                     </w:rPr>
                     <w:t>si allega la documentazione necessaria alla valutazione del progetto dal Comitato Tecnico Regionale</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="6AD8C57C" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00886210">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
@@ -31708,141 +25656,108 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09FBA8EC" w14:textId="77777777" w:rsidR="00886210" w:rsidRPr="0005494C" w:rsidRDefault="00F00C7C" w:rsidP="001A42C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>rischio_incidente_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'3']X nel comune è presente un’attività a rischio d’incidente rilevante e la relativa “area di danno”</w:t>
+              <w:t>rischio_incidente_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='3']X nel comune è presente un’attività a rischio d’incidente rilevante e la relativa “area di danno”</w:t>
             </w:r>
             <w:r w:rsidR="001A42C2" w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>non è individuata nella pianificazione comunale, pertanto si allega la documentazione necessaria alla valutazione del progetto dal Comitato Tecnico Regionale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001A42C2" w:rsidRPr="0005494C" w14:paraId="484BDCB8" w14:textId="77777777" w:rsidTr="00D528E0">
         <w:trPr>
           <w:cantSplit/>
@@ -31852,141 +25767,108 @@
             <w:tcW w:w="9464" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1596767A" w14:textId="77777777" w:rsidR="001A42C2" w:rsidRPr="0005494C" w:rsidRDefault="001A42C2" w:rsidP="001A42C2">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1843"/>
               </w:tabs>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
-[...17 lines deleted...]
-              <w:t>;when</w:t>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>tbs:row;when</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t xml:space="preserve"> [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>rischio_incidente_opt_</w:t>
-[...29 lines deleted...]
-              <w:t>'4']X la valutazione del progetto da parte del Comitato Tecnico Regionale è stata rilasciata con atto prot. [</w:t>
+              <w:t>rischio_incidente_opt_key</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="0005494C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]='4']X la valutazione del progetto da parte del Comitato Tecnico Regionale è stata rilasciata con atto prot. [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>numero_protocollo_rischio_incidente</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>] in data [</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0005494C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -32089,336 +25971,261 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Che l’area/immobile oggetto di intervento risulta assoggettata ai seguenti vincoli:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6CE301A2" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>tbs:p</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:p;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>vincoli_tutela_ecologica_</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dg_value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>vincoli_tutela_ecologica_</w:t>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B" w:rsidRPr="00D167FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'</w:t>
             </w:r>
             <w:r w:rsidR="00EF5A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B" w:rsidRPr="00D167FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>1'</w:t>
+            </w:r>
             <w:r w:rsidR="00EF5A4B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...53 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Nessun</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> Vincolo</w:t>
+              <w:t>Nessun Vincolo</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="9214" w:type="dxa"/>
               <w:tblBorders>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="1930"/>
               <w:gridCol w:w="1372"/>
               <w:gridCol w:w="1471"/>
               <w:gridCol w:w="2145"/>
               <w:gridCol w:w="2296"/>
             </w:tblGrid>
             <w:tr w:rsidR="000A6CE7" w14:paraId="7C03D7DA" w14:textId="77777777" w:rsidTr="00EA384F">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1930" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="5BC29837" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRPr="003857F8" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="003857F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="003857F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="003857F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="003857F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>tbs:table</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:table;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="003857F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>;when</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellEnd"/>
+                    <w:t xml:space="preserve"> [</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="003857F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                    <w:t>vincoli_tutela_ecologica_dg_value</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="003857F8">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>vincoli_tutela_ecologica_dg_</w:t>
-[...29 lines deleted...]
-                    <w:t>'1']</w:t>
+                    <w:t>]='1']</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="53565344" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>VINCOLO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
@@ -32527,105 +26334,51 @@
             </w:tr>
             <w:tr w:rsidR="000A6CE7" w14:paraId="06782084" w14:textId="77777777" w:rsidTr="00EA384F">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1930" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="3A7CCEA4" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>[vincoli_tutela_ecologica_</w:t>
-[...53 lines deleted...]
-                    <w:t>]</w:t>
+                    <w:t>[vincoli_tutela_ecologica_dg.vincolo_tutela_ecologica;block=tbs:row]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1372" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="61103A93" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
@@ -32689,69 +26442,51 @@
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2145" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="1CBFABCA" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>[vincoli_tutela_ecologica_</w:t>
-[...17 lines deleted...]
-                    <w:t>_protocollo_rilascio_tutela_ecologica]</w:t>
+                    <w:t>[vincoli_tutela_ecologica_dg.numero_protocollo_rilascio_tutela_ecologica]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2296" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="002E2CC5" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>[vincoli_tutela_ecologica_dg.data_protocollo_rilascio_tutela_ecologica]</w:t>
                   </w:r>
@@ -32889,356 +26624,278 @@
               </w:rPr>
               <w:t>Che l’area/immobile oggetto di intervento risulta assoggettata ai seguenti vincoli:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4D9721E0" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
             <w:pPr>
               <w:contextualSpacing/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>onshow;block</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
               <w:t>=</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>tbs:p</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>tbs:p;when</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>;when</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t xml:space="preserve"> [</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>vincoli_suolo_</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>dg_value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="00EF5A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]=</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B" w:rsidRPr="00D167FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>'</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B" w:rsidRPr="00D167FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>1'</w:t>
+            </w:r>
+            <w:r w:rsidR="00EF5A4B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="it-IT"/>
+              </w:rPr>
+              <w:t>]</w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="18"/>
-[...83 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:lang w:eastAsia="it-IT"/>
               </w:rPr>
-              <w:t>Nessun</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve"> Vincolo</w:t>
+              <w:t>Nessun Vincolo</w:t>
             </w:r>
           </w:p>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="0" w:type="auto"/>
               <w:tblBorders>
                 <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               </w:tblBorders>
               <w:tblLayout w:type="fixed"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="2425"/>
               <w:gridCol w:w="1403"/>
               <w:gridCol w:w="1621"/>
               <w:gridCol w:w="2164"/>
               <w:gridCol w:w="1601"/>
             </w:tblGrid>
             <w:tr w:rsidR="000A6CE7" w14:paraId="025ABA75" w14:textId="77777777" w:rsidTr="00EA384F">
               <w:trPr>
                 <w:cantSplit/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="2425" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="39FB6A76" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRPr="004A7B29" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r w:rsidRPr="00347C61">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00347C61">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>onshow;block</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r w:rsidRPr="00347C61">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
                     <w:t>=</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
-                  <w:proofErr w:type="gramStart"/>
                   <w:r w:rsidRPr="00347C61">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>tbs:table</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>tbs:table;when</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="00347C61">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>;when</w:t>
-[...2 lines deleted...]
-                  <w:r w:rsidRPr="00347C61">
+                    <w:t xml:space="preserve"> </w:t>
+                  </w:r>
+                  <w:r w:rsidRPr="004A7B29">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t xml:space="preserve"> </w:t>
-                  </w:r>
+                    <w:t>[</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r w:rsidRPr="004A7B29">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>[</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="spellStart"/>
+                    <w:t>vincoli_suolo_dg_value</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r w:rsidRPr="004A7B29">
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                       <w:lang w:val="en-US"/>
                     </w:rPr>
-                    <w:t>vincoli_suolo_dg_</w:t>
-[...29 lines deleted...]
-                    <w:t>'1']</w:t>
+                    <w:t>]='1']</w:t>
                   </w:r>
                 </w:p>
                 <w:p w14:paraId="7D3013C5" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:b/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>VINCOLO</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
@@ -33356,101 +27013,71 @@
                 </w:tcPr>
                 <w:p w14:paraId="6DAFCDFA" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>vincoli_suolo_</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramStart"/>
+                    <w:t>vincoli_suolo_dg.vincolo_tutela_funzionale;block</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>dg.vincolo</w:t>
-[...1 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
+                    <w:t>=</w:t>
+                  </w:r>
+                  <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>_tutela_</w:t>
-[...8 lines deleted...]
-                    <w:t>funzionale;block</w:t>
+                    <w:t>tbs:row</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
-                  <w:proofErr w:type="gramEnd"/>
-[...19 lines deleted...]
-                  <w:proofErr w:type="gramEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1403" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="0C7DE7DC" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
@@ -33530,69 +27157,51 @@
                 </w:tcPr>
                 <w:p w14:paraId="60DEB1AB" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                   </w:pPr>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>[</w:t>
                   </w:r>
                   <w:proofErr w:type="spellStart"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
-                    <w:t>vincoli_suolo_</w:t>
-[...17 lines deleted...]
-                    <w:t>_protocollo_rilascio_tutela_funzionale</w:t>
+                    <w:t>vincoli_suolo_dg.numero_protocollo_rilascio_tutela_funzionale</w:t>
                   </w:r>
                   <w:proofErr w:type="spellEnd"/>
                   <w:r>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
                     <w:t>]</w:t>
                   </w:r>
                 </w:p>
               </w:tc>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="1601" w:type="dxa"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
                 </w:tcPr>
                 <w:p w14:paraId="5A52DBF0" w14:textId="77777777" w:rsidR="000A6CE7" w:rsidRDefault="000A6CE7" w:rsidP="00EA384F">
                   <w:pPr>
                     <w:contextualSpacing/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:sz w:val="16"/>
                       <w:szCs w:val="16"/>
                     </w:rPr>
@@ -33802,71 +27411,52 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32252FE9" w14:textId="76372A5E" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tutto ciò premesso, il sottoscritto tecnico, in qualità di persona esercente un servizio di pubblica necessità ai sensi degli artt.359 e 481 del </w:t>
-[...19 lines deleted...]
-        <w:t>, esperiti i necessari accertamenti di carattere urbanistico, edilizio, statico, igienico ed a seguito del sopralluogo, consapevole di essere passibile dell’ulteriore sanzione penale nel caso di falsa asseverazione circa l’esistenza dei requisiti o dei presupposti di cui al comma 1 dell’art. 19 della L. N. 241/90</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>Tutto ciò premesso, il sottoscritto tecnico, in qualità di persona esercente un servizio di pubblica necessità ai sensi degli artt.359 e 481 del Codice Penale, esperiti i necessari accertamenti di carattere urbanistico, edilizio, statico, igienico ed a seguito del sopralluogo, consapevole di essere passibile dell’ulteriore sanzione penale nel caso di falsa asseverazione circa l’esistenza dei requisiti o dei presupposti di cui al comma 1 dell’art. 19 della L. N. 241/90</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57ABC174" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="732967BD" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -33887,81 +27477,51 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E71357B" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
-        <w:t xml:space="preserve">la conformità delle opere sopra indicate, compiutamente descritte negli elaborati progettuali, agli strumenti urbanistici approvati e non in contrasto con quelli adottati, la conformità al Regolamento Edilizio Comunale, al Codice della Strada, nonché al </w:t>
-[...29 lines deleted...]
-        <w:t>vigenti in materia di urbanistica, edilizia, e quanto vigente in materia, come sopra richiamato.</w:t>
+        <w:t>la conformità delle opere sopra indicate, compiutamente descritte negli elaborati progettuali, agli strumenti urbanistici approvati e non in contrasto con quelli adottati, la conformità al Regolamento Edilizio Comunale, al Codice della Strada, nonché al Codice Civile e assevera che le stesse rispettano le norme di sicurezza e igienico/sanitarie e le altre norme vigenti in materia di urbanistica, edilizia, e quanto vigente in materia, come sopra richiamato.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="081DA852" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00886210">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="74CF1658" w14:textId="77777777" w:rsidR="00886210" w:rsidRDefault="00F00C7C">
       <w:pPr>
         <w:spacing w:before="40"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
       </w:pPr>
@@ -34259,129 +27819,115 @@
         </w:rPr>
         <w:t>Quadro riepilogativo della documentazione disponibile e allegata:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E6110BA" w14:textId="77777777" w:rsidR="0045574D" w:rsidRDefault="0045574D" w:rsidP="0045574D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>allegati_istanza.val;block</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>=</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>tbs:listitem</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0CCB678C" w14:textId="77777777" w:rsidR="0045574D" w:rsidRDefault="0045574D" w:rsidP="0045574D">
       <w:pPr>
         <w:autoSpaceDN w:val="0"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>note_</w:t>
-[...8 lines deleted...]
-        <w:t>allegati;strconv</w:t>
+        <w:t>note_allegati;strconv</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>=no]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72500D45" w14:textId="77777777" w:rsidR="0045574D" w:rsidRDefault="0045574D" w:rsidP="0045574D">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
         </w:tabs>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0419FEBD" w14:textId="74818846" w:rsidR="0045574D" w:rsidRDefault="0045574D" w:rsidP="00946D12">
       <w:pPr>
         <w:contextualSpacing/>
@@ -35372,317 +28918,311 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1209418890">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="880941379">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="460347069">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00886210"/>
     <w:rsid w:val="00017A08"/>
     <w:rsid w:val="0003264B"/>
+    <w:rsid w:val="00033ADA"/>
     <w:rsid w:val="000427C2"/>
     <w:rsid w:val="0005494C"/>
     <w:rsid w:val="00054C65"/>
     <w:rsid w:val="000553C4"/>
     <w:rsid w:val="00056A3B"/>
     <w:rsid w:val="0006469D"/>
     <w:rsid w:val="00071466"/>
     <w:rsid w:val="00087C2C"/>
     <w:rsid w:val="00096517"/>
     <w:rsid w:val="000A2AB8"/>
     <w:rsid w:val="000A6CE7"/>
     <w:rsid w:val="000D74DF"/>
     <w:rsid w:val="000E683A"/>
     <w:rsid w:val="000F1A04"/>
     <w:rsid w:val="0010416B"/>
     <w:rsid w:val="00110CFF"/>
     <w:rsid w:val="001179C2"/>
     <w:rsid w:val="00144684"/>
     <w:rsid w:val="001506D6"/>
     <w:rsid w:val="00162964"/>
     <w:rsid w:val="0016298F"/>
     <w:rsid w:val="00167234"/>
     <w:rsid w:val="001672E2"/>
     <w:rsid w:val="00172424"/>
     <w:rsid w:val="001871CF"/>
     <w:rsid w:val="001A42C2"/>
     <w:rsid w:val="001B246F"/>
     <w:rsid w:val="001C7BDD"/>
     <w:rsid w:val="001D4D44"/>
     <w:rsid w:val="001D7D68"/>
     <w:rsid w:val="001F6382"/>
     <w:rsid w:val="002115C5"/>
     <w:rsid w:val="00227A6E"/>
     <w:rsid w:val="00231048"/>
     <w:rsid w:val="0024194F"/>
     <w:rsid w:val="002555E2"/>
     <w:rsid w:val="00257CA1"/>
     <w:rsid w:val="00273A69"/>
     <w:rsid w:val="00290625"/>
     <w:rsid w:val="002917B8"/>
     <w:rsid w:val="00293A14"/>
     <w:rsid w:val="002A5B75"/>
     <w:rsid w:val="002B041C"/>
     <w:rsid w:val="002B233A"/>
     <w:rsid w:val="002C63F0"/>
     <w:rsid w:val="002D7B44"/>
     <w:rsid w:val="003024F1"/>
     <w:rsid w:val="00305287"/>
-    <w:rsid w:val="003237D4"/>
     <w:rsid w:val="0032433B"/>
     <w:rsid w:val="003256AE"/>
     <w:rsid w:val="00340484"/>
     <w:rsid w:val="00347C61"/>
     <w:rsid w:val="00352FF3"/>
     <w:rsid w:val="0036733A"/>
     <w:rsid w:val="0037500C"/>
     <w:rsid w:val="00380940"/>
     <w:rsid w:val="00381583"/>
     <w:rsid w:val="003867C8"/>
     <w:rsid w:val="003B02D4"/>
     <w:rsid w:val="003C111B"/>
     <w:rsid w:val="003C1D2F"/>
     <w:rsid w:val="003C3614"/>
     <w:rsid w:val="003D1161"/>
     <w:rsid w:val="003D35F6"/>
-    <w:rsid w:val="003D4030"/>
+    <w:rsid w:val="003E0B34"/>
     <w:rsid w:val="003F6750"/>
     <w:rsid w:val="00410EAA"/>
     <w:rsid w:val="00421F73"/>
     <w:rsid w:val="0043720E"/>
     <w:rsid w:val="00452880"/>
     <w:rsid w:val="0045574D"/>
     <w:rsid w:val="00465DE4"/>
     <w:rsid w:val="00486A0A"/>
     <w:rsid w:val="004934AE"/>
     <w:rsid w:val="004A7B29"/>
     <w:rsid w:val="004B16A6"/>
     <w:rsid w:val="004B29AA"/>
     <w:rsid w:val="004B530A"/>
     <w:rsid w:val="004C26E6"/>
     <w:rsid w:val="004C64AB"/>
     <w:rsid w:val="004D53E3"/>
     <w:rsid w:val="004E1EA4"/>
     <w:rsid w:val="004E2451"/>
     <w:rsid w:val="004E3E1A"/>
     <w:rsid w:val="004E62D0"/>
     <w:rsid w:val="004F4BAE"/>
     <w:rsid w:val="0052260E"/>
     <w:rsid w:val="005405D4"/>
     <w:rsid w:val="00556FC8"/>
-    <w:rsid w:val="00560F7E"/>
     <w:rsid w:val="005774BF"/>
     <w:rsid w:val="00585D75"/>
     <w:rsid w:val="00590C32"/>
     <w:rsid w:val="005A3212"/>
     <w:rsid w:val="005A6EF6"/>
     <w:rsid w:val="005A78E7"/>
     <w:rsid w:val="005B1499"/>
     <w:rsid w:val="005C0A79"/>
     <w:rsid w:val="005C3665"/>
     <w:rsid w:val="005F43B4"/>
     <w:rsid w:val="005F6B8E"/>
     <w:rsid w:val="00610E5F"/>
     <w:rsid w:val="00630DE6"/>
     <w:rsid w:val="00632108"/>
     <w:rsid w:val="00642294"/>
     <w:rsid w:val="0064765C"/>
     <w:rsid w:val="00675F36"/>
     <w:rsid w:val="0069568F"/>
     <w:rsid w:val="006A0D73"/>
     <w:rsid w:val="006A1483"/>
     <w:rsid w:val="006B077E"/>
     <w:rsid w:val="006B24DF"/>
     <w:rsid w:val="006C31E2"/>
     <w:rsid w:val="006D3A1C"/>
     <w:rsid w:val="006D6A14"/>
     <w:rsid w:val="006D7597"/>
     <w:rsid w:val="006E2A2D"/>
     <w:rsid w:val="006E46CE"/>
     <w:rsid w:val="00706569"/>
     <w:rsid w:val="0072383F"/>
     <w:rsid w:val="00755FB0"/>
     <w:rsid w:val="00760A48"/>
     <w:rsid w:val="00765D83"/>
     <w:rsid w:val="00767E48"/>
     <w:rsid w:val="00776263"/>
     <w:rsid w:val="00777D47"/>
     <w:rsid w:val="007A0DA0"/>
     <w:rsid w:val="007A557B"/>
     <w:rsid w:val="007B5D61"/>
     <w:rsid w:val="007B5FA3"/>
     <w:rsid w:val="007E6474"/>
-    <w:rsid w:val="00800895"/>
     <w:rsid w:val="00801B13"/>
     <w:rsid w:val="00820B22"/>
     <w:rsid w:val="00821148"/>
     <w:rsid w:val="0082189F"/>
     <w:rsid w:val="00825096"/>
-    <w:rsid w:val="0086641A"/>
     <w:rsid w:val="00875A52"/>
     <w:rsid w:val="008768B6"/>
+    <w:rsid w:val="00883A5C"/>
     <w:rsid w:val="00886210"/>
     <w:rsid w:val="008945AF"/>
     <w:rsid w:val="008972AB"/>
     <w:rsid w:val="008C63BE"/>
     <w:rsid w:val="008F00F3"/>
     <w:rsid w:val="008F62DE"/>
     <w:rsid w:val="008F6636"/>
     <w:rsid w:val="00901659"/>
     <w:rsid w:val="00906825"/>
     <w:rsid w:val="009070EF"/>
     <w:rsid w:val="009433A0"/>
     <w:rsid w:val="00946D12"/>
     <w:rsid w:val="00957041"/>
     <w:rsid w:val="00970B3C"/>
     <w:rsid w:val="009757AF"/>
     <w:rsid w:val="009841D0"/>
     <w:rsid w:val="009923DC"/>
     <w:rsid w:val="00994C43"/>
     <w:rsid w:val="009A4D4D"/>
     <w:rsid w:val="009A51FB"/>
     <w:rsid w:val="009D33FE"/>
     <w:rsid w:val="009E77E3"/>
     <w:rsid w:val="00A06575"/>
     <w:rsid w:val="00A144D1"/>
     <w:rsid w:val="00A26A02"/>
     <w:rsid w:val="00A36039"/>
     <w:rsid w:val="00A549BA"/>
     <w:rsid w:val="00A772A5"/>
     <w:rsid w:val="00A8050C"/>
     <w:rsid w:val="00A94454"/>
     <w:rsid w:val="00AA5ACC"/>
     <w:rsid w:val="00AA65B8"/>
     <w:rsid w:val="00AD4C01"/>
     <w:rsid w:val="00AE3FFF"/>
     <w:rsid w:val="00AE46AB"/>
     <w:rsid w:val="00AE670C"/>
     <w:rsid w:val="00AF1D1B"/>
     <w:rsid w:val="00AF2B7B"/>
     <w:rsid w:val="00B05C94"/>
     <w:rsid w:val="00B25B5C"/>
     <w:rsid w:val="00B27230"/>
     <w:rsid w:val="00B44356"/>
     <w:rsid w:val="00B5718F"/>
     <w:rsid w:val="00B65376"/>
-    <w:rsid w:val="00B66994"/>
     <w:rsid w:val="00B71A28"/>
     <w:rsid w:val="00B849D3"/>
     <w:rsid w:val="00B9438B"/>
     <w:rsid w:val="00BC2BFE"/>
     <w:rsid w:val="00BC439A"/>
     <w:rsid w:val="00BC6A01"/>
     <w:rsid w:val="00BE2B30"/>
     <w:rsid w:val="00BE6BD7"/>
     <w:rsid w:val="00C039CD"/>
     <w:rsid w:val="00C076D9"/>
     <w:rsid w:val="00C34DFB"/>
     <w:rsid w:val="00C36AEE"/>
     <w:rsid w:val="00C51F69"/>
     <w:rsid w:val="00C52DAD"/>
     <w:rsid w:val="00C57B9E"/>
     <w:rsid w:val="00C6154F"/>
-    <w:rsid w:val="00C8036D"/>
     <w:rsid w:val="00CA00CA"/>
     <w:rsid w:val="00CA4721"/>
     <w:rsid w:val="00CA59AA"/>
     <w:rsid w:val="00CA7B96"/>
     <w:rsid w:val="00CB0793"/>
     <w:rsid w:val="00CC1A58"/>
-    <w:rsid w:val="00CE73AF"/>
     <w:rsid w:val="00CF1945"/>
     <w:rsid w:val="00CF4EB0"/>
     <w:rsid w:val="00D04953"/>
     <w:rsid w:val="00D05536"/>
     <w:rsid w:val="00D43B62"/>
     <w:rsid w:val="00D528E0"/>
     <w:rsid w:val="00D530CA"/>
     <w:rsid w:val="00D530DE"/>
     <w:rsid w:val="00D60DAF"/>
     <w:rsid w:val="00D77681"/>
     <w:rsid w:val="00D87085"/>
     <w:rsid w:val="00D95075"/>
     <w:rsid w:val="00DB0304"/>
     <w:rsid w:val="00DD78B2"/>
     <w:rsid w:val="00DF0050"/>
     <w:rsid w:val="00E0594C"/>
     <w:rsid w:val="00E14F19"/>
     <w:rsid w:val="00E27245"/>
     <w:rsid w:val="00E324AF"/>
     <w:rsid w:val="00E37EE1"/>
     <w:rsid w:val="00E7137B"/>
     <w:rsid w:val="00E917F6"/>
     <w:rsid w:val="00E920B1"/>
     <w:rsid w:val="00E94A79"/>
     <w:rsid w:val="00EA64C4"/>
     <w:rsid w:val="00EB3F2C"/>
     <w:rsid w:val="00EC796A"/>
     <w:rsid w:val="00ED1980"/>
     <w:rsid w:val="00ED5C0F"/>
     <w:rsid w:val="00EF5A4B"/>
     <w:rsid w:val="00F00C7C"/>
     <w:rsid w:val="00F1059F"/>
-    <w:rsid w:val="00F116A3"/>
     <w:rsid w:val="00F14029"/>
     <w:rsid w:val="00F320F5"/>
     <w:rsid w:val="00F5427D"/>
-    <w:rsid w:val="00F73683"/>
     <w:rsid w:val="00F92AE3"/>
     <w:rsid w:val="00F94720"/>
     <w:rsid w:val="00FA0FE7"/>
     <w:rsid w:val="00FA79F5"/>
     <w:rsid w:val="00FB00FF"/>
     <w:rsid w:val="00FB1CFB"/>
     <w:rsid w:val="00FC25D9"/>
+    <w:rsid w:val="00FD0336"/>
     <w:rsid w:val="00FD32FF"/>
     <w:rsid w:val="00FD65EC"/>
     <w:rsid w:val="00FE2677"/>
     <w:rsid w:val="00FE284A"/>
     <w:rsid w:val="00FE70A0"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="it-IT"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
@@ -36692,67 +30232,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>12</Pages>
-  <Words>8375</Words>
-  <Characters>47744</Characters>
+  <Words>8416</Words>
+  <Characters>47974</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>397</Lines>
+  <Lines>399</Lines>
   <Paragraphs>112</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>56007</CharactersWithSpaces>
+  <CharactersWithSpaces>56278</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>sil</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:language>it-IT</dc:language>
 </cp:coreProperties>
 </file>